--- v0 (2026-03-03)
+++ v1 (2026-04-10)
@@ -282,51 +282,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 151 (4), pp.1172-1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5AN01093D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -852,295 +852,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of fermented food bacteria in the oral cavity of rats after one week of consumption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Menetrier</w:t>
+                <w:t xml:space="preserve">Glycosidically bound volatile profiles of green and roasted coffee beans and aromatic potential of the spent coffee ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cendrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104087⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.2125-2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-022-04035-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716095v1</w:t>
+                <w:t xml:space="preserve">hal-03690276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosidically bound volatile profiles of green and roasted coffee beans and aromatic potential of the spent coffee ground</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Licandro</w:t>
+                <w:t xml:space="preserve">Persistence of fermented food bacteria in the oral cavity of rats after one week of consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 248, pp.2125-2134. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.104087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00217-022-04035-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690276v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganisms, the Ultimate Tool for Clean Label Foods ?</w:t>
               </w:r>
@@ -2184,278 +2184,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for Food Fermentation in South-East Asia, Topics From the Tropical Fermentation and Biotechnology Network at the End of the AsiFood Erasmus+Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Genes Involved in Mild Stress Response Identified by Transposon Mutagenesis in Lactobacillus paracasei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Palud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.2278. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02278⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929842v1</w:t>
+                <w:t xml:space="preserve">hal-01907759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Genes Involved in Mild Stress Response Identified by Transposon Mutagenesis in Lactobacillus paracasei</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospects for Food Fermentation in South-East Asia, Topics From the Tropical Fermentation and Biotechnology Network at the End of the AsiFood Erasmus+Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Le Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Bao-Hoa Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Yen Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.535. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.2278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907759v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Lactobacillus pentosus, the olive brine adaptation genes are required for biofilm formation</w:t>
               </w:r>
@@ -2581,303 +2581,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid 96-well plates DNA extraction and sequencing procedures to identify genome-wide transposon insertion sites in a difficult to lyse bacterium: Lactobacillus casei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional genomics of Lactobacillus casei establishment in the gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Licandro-Seraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Tichit</w:t>
+                <w:t xml:space="preserve">Thierry Pédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Bouchier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Sansonetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 106, pp.78-82. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (30), pp.E3101-E3109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2014.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1411883111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871165v1</w:t>
+                <w:t xml:space="preserve">hal-02953377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics of Lactobacillus casei establishment in the gut</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid 96-well plates DNA extraction and sequencing procedures to identify genome-wide transposon insertion sites in a difficult to lyse bacterium: Lactobacillus casei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pédron</w:t>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106, pp.78-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2014.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1411883111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02953377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Critical Genes for Growth in Olive Brine by Transposon Mutagenesis of Lactobacillus pentosus C11</w:t>
               </w:r>
@@ -3929,277 +3929,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage des bactéries lactiques en fonction de leur cinétique de réduction : approche méthodologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Achilleos</w:t>
+                <w:t xml:space="preserve">Influence of fermented food consumption on oral microbiota and taste perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Colloque du Club des Bactéries lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">World of Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131392v1</w:t>
+                <w:t xml:space="preserve">hal-03716116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fermented food consumption on oral microbiota and taste perception</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerard</w:t>
+                <w:t xml:space="preserve">Criblage des bactéries lactiques en fonction de leur cinétique de réduction : approche méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World of Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">23ème Colloque du Club des Bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716116v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitrise de la fermentation butyrique par la microflore lactique réductrice</w:t>
               </w:r>
@@ -4368,51 +4368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,64 +4730,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of Lactococcus lactis starters with Absorbance Reduction Activity Method (ARAm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4868,77 +4868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF International Cheese science and Technology Symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, on line, Canada</w:t>
@@ -5314,51 +5314,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6323584"/>
+    <w:nsid w:val="74672981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5545,51 +5545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-licandro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8088-7945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139061762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ibarlucea-Jerez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00298-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04304765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47636-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03931294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-022-00316-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03382388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112637" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04035-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Perpetuini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumnat Chuenchomrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6020031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03258350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wheeler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Salem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02492734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlen-Defranoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vichier-Guerre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia S Nigro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2020.01.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02394820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Ha Ho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awanwee Petchkongkaew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Van Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106957" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2838052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Le Le" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Hoa Ho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Yen Do" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01498614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perpetuini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Pham-Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tofalo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65RNQZHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02871165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZD9FKBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02953377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;dron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411883111" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01159-13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02953490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5072-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9W58FLG5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthelmebs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106081" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716116v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678858v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323899031000098" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00009-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-licandro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8088-7945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139061762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ibarlucea-Jerez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00298-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04304765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47636-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03931294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-022-00316-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03382388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112637" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04035-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Perpetuini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumnat Chuenchomrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6020031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03258350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wheeler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Salem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02492734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlen-Defranoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vichier-Guerre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia S Nigro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2020.01.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02394820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Ha Ho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awanwee Petchkongkaew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Van Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106957" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2838052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Le Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Hoa Ho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Yen Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02278" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01498614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perpetuini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Pham-Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tofalo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65RNQZHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02953377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;dron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411883111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02871165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZD9FKBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01159-13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02953490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5072-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9W58FLG5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthelmebs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106081" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678858v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323899031000098" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00009-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>