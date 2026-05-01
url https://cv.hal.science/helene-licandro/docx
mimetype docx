--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -467,302 +467,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial species profiles of the lingual and salivary microbiota differ with basic tastes sensitivity in human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinformatics and metabolic flux analysis highlight a new mechanism involved in lactate oxidation in Clostridium tyrobutyricum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Fromentin</w:t>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Morabito</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-47636-1⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10123-022-00316-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304765v1</w:t>
+                <w:t xml:space="preserve">hal-03931294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics and metabolic flux analysis highlight a new mechanism involved in lactate oxidation in Clostridium tyrobutyricum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bacterial species profiles of the lingual and salivary microbiota differ with basic tastes sensitivity in human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Munier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Licandro</w:t>
+                <w:t xml:space="preserve">Sebastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Beuvier</w:t>
+                <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cachon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.20339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10123-022-00316-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-47636-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931294v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Bacillus strains producing glycosidases active on rutin and grape glycosidic aroma precursors</w:t>
+                <w:t xml:space="preserve">Glycosidically bound volatile profiles of green and roasted coffee beans and aromatic potential of the spent coffee ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Haure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
@@ -776,371 +776,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cendrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Waché</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112637⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.2125-2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-022-04035-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382388v1</w:t>
+                <w:t xml:space="preserve">hal-03690276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosidically bound volatile profiles of green and roasted coffee beans and aromatic potential of the spent coffee ground</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Licandro</w:t>
+                <w:t xml:space="preserve">Persistence of fermented food bacteria in the oral cavity of rats after one week of consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-022-04035-6⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.104087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690276v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of fermented food bacteria in the oral cavity of rats after one week of consumption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Barbet</w:t>
+                <w:t xml:space="preserve">Identification of Bacillus strains producing glycosidases active on rutin and grape glycosidic aroma precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cendrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Menetrier</w:t>
+                <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 107, pp.104087. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, pp.112637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716095v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganisms, the Ultimate Tool for Clean Label Foods ?</w:t>
               </w:r>
@@ -1926,103 +1926,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-Genome Sequencing and Annotation of Clostridium tyrobutyricum Strain Cirm BIA 2237, Isolated from Silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Licandro-Seraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (30), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2307,51 +2307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for Food Fermentation in South-East Asia, Topics From the Tropical Fermentation and Biotechnology Network at the End of the AsiFood Erasmus+Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Le Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,303 +2857,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Critical Genes for Growth in Olive Brine by Transposon Mutagenesis of Lactobacillus pentosus C11</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Tofalo</w:t>
+                <w:t xml:space="preserve">Sensitivity to vinyl phenol derivatives produced by phenolic acid decarboxylase activity in Escherichia coli and several food-borne Gram-negative species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Licandro-Seraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Serror</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celia Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Perpetuini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cavin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01159-13⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (17), pp.7853-7864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-5072-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003303v1</w:t>
+                <w:t xml:space="preserve">hal-02953490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to vinyl phenol derivatives produced by phenolic acid decarboxylase activity in Escherichia coli and several food-borne Gram-negative species</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of Critical Genes for Growth in Olive Brine by Transposon Mutagenesis of Lactobacillus pentosus C11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perpetuini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-5072-x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (15), pp.4568 - 4575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01159-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02953490v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Efficient In Vivo System (P-junc-TpaseIS(1223)) for Random Transposon Mutagenesis of Lactobacillus casei</w:t>
               </w:r>
@@ -3698,77 +3698,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is oral microbiota implicated in taste? A shotgun metagenomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3948,64 +3948,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fermented food consumption on oral microbiota and taste perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4060,51 +4060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage des bactéries lactiques en fonction de leur cinétique de réduction : approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4185,51 +4185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitrise de la fermentation butyrique par la microflore lactique réductrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès national de la SFM (Société Française de Microbiologie )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
@@ -4336,557 +4336,557 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Thu-P1-055] Influence of fermented food consumption on taste and oral microbiota of rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerard</w:t>
+                <w:t xml:space="preserve">Is oral microbiota linked to taste perception in human?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">World of Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810588v1</w:t>
+                <w:t xml:space="preserve">hal-03744145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is oral microbiota linked to taste perception in human?</w:t>
+                <w:t xml:space="preserve">[Thu-P1-056] Is taste linked to oral microbiota?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World of Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744145v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Thu-P1-056] Is taste linked to oral microbiota?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of Lactococcus lactis starters with Absorbance Reduction Activity Method (ARAm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Food Micro 2022 "Next generation Challenges in food Microbiology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810549v1</w:t>
+                <w:t xml:space="preserve">hal-04130594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Lactococcus lactis starters with Absorbance Reduction Activity Method (ARAm)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Licandro</w:t>
+                <w:t xml:space="preserve">[Thu-P1-055] Influence of fermented food consumption on taste and oral microbiota of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Micro 2022 "Next generation Challenges in food Microbiology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130594v1</w:t>
+                <w:t xml:space="preserve">hal-03810588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of lactic acid bacteria based on their reduction kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5314,51 +5314,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74672981"/>
+    <w:nsid w:val="20A5A38B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5545,51 +5545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-licandro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8088-7945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139061762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ibarlucea-Jerez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00298-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04304765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47636-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03931294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-022-00316-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03382388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112637" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04035-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Perpetuini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumnat Chuenchomrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6020031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03258350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wheeler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Salem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02492734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlen-Defranoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vichier-Guerre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia S Nigro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2020.01.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02394820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Ha Ho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awanwee Petchkongkaew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Van Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106957" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2838052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Le Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Hoa Ho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Yen Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02278" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01498614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perpetuini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Pham-Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tofalo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65RNQZHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02953377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;dron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411883111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02871165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZD9FKBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01159-13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02953490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5072-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9W58FLG5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthelmebs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106081" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678858v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323899031000098" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00009-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-licandro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8088-7945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139061762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ibarlucea-Jerez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00298-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03931294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-022-00316-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04304765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47636-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04035-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03382388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112637" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Perpetuini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumnat Chuenchomrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6020031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03258350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wheeler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Salem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02492734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlen-Defranoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vichier-Guerre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia S Nigro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2020.01.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02394820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Ha Ho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awanwee Petchkongkaew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Van Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106957" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2838052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Le Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Hoa Ho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Yen Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02278" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01498614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perpetuini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Pham-Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tofalo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65RNQZHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02953377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;dron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411883111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02871165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZD9FKBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02953490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Roussel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5072-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9W58FLG5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01159-13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthelmebs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106081" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678858v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744145v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323899031000098" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00009-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>