--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,5259 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5208 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene LICANDRO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-licandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8088-7945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139061762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=swkUF3sAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical photothermal infrared (OPTIR) spectroscopy assisted by machine learning for lactic acid bacteria identification at strain level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Widjaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 151 (4), pp.1172-1181. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5AN01093D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of lactic acid bacteria metabolism on volatile organic compounds during cucumber fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socheata Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139, pp.105135. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2026.105135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented food consumption modulates the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Monnoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-024-00298-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial species profiles of the lingual and salivary microbiota differ with basic tastes sensitivity in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.20339. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-47636-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics and metabolic flux analysis highlight a new mechanism involved in lactate oxidation in Clostridium tyrobutyricum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10123-022-00316-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycosidically bound volatile profiles of green and roasted coffee beans and aromatic potential of the spent coffee ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Haure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cendrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248, pp.2125-2134. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-022-04035-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of fermented food bacteria in the oral cavity of rats after one week of consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.104087. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2022.104087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Bacillus strains producing glycosidases active on rutin and grape glycosidic aroma precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Haure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cendrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Waché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 154, pp.112637. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms, the Ultimate Tool for Clean Label Foods ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Perpetuini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumnat Chuenchomrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pereyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Haure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Lorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions6020031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of lactic acid bacteria for their potential use as aromatic starters in fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Lorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu-Ha Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 350, pp.109242. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the cwaRS-ldcA Operon Coding a Two-Component System and a Putative L,D-Carboxypeptidase in Lactobacillus paracasei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Petitgonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.156. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and transcriptional profile of Lactobacillus paracasei genes involved in the response to desiccation and rehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.103301. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation Products of Commensal Bacteria Alter Enterocyte Lipid Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Burlen-Defranoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vichier-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia S Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host and Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3), pp.358-375e. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2020.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02492734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fermentation by lactic acid bacteria can address safety issues in legumes food products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Ha Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awanwee Petchkongkaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.106957. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Genome Sequencing and Annotation of Clostridium tyrobutyricum Strain Cirm BIA 2237, Isolated from Silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Licandro-Seraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (30), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00492-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Genes Involved in Mild Stress Response Identified by Transposon Mutagenesis in Lactobacillus paracasei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.535. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Food Fermentation in South-East Asia, Topics From the Tropical Fermentation and Biotechnology Network at the End of the AsiFood Erasmus+Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Waché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Le Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Bao-Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Yen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Haure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2278. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Associations between Biochemical and Microbiological Variables and Taste Differ in Whole Saliva and in the Film Lining the Tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunzi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/2838052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Lactobacillus pentosus, the olive brine adaptation genes are required for biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perpetuini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.N. Pham-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 216, pp.104 - 109. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of Lactobacillus casei establishment in the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Licandro-Seraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sansonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (30), pp.E3101-E3109. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1411883111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid 96-well plates DNA extraction and sequencing procedures to identify genome-wide transposon insertion sites in a difficult to lyse bacterium: Lactobacillus casei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.78-82. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to vinyl phenol derivatives produced by phenolic acid decarboxylase activity in Escherichia coli and several food-borne Gram-negative species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Licandro-Seraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Perpetuini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (17), pp.7853-7864. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-013-5072-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Critical Genes for Growth in Olive Brine by Transposon Mutagenesis of Lactobacillus pentosus C11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perpetuini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Serror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (15), pp.4568 - 4575. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01159-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Efficient In Vivo System (P-junc-TpaseIS(1223)) for Random Transposon Mutagenesis of Lactobacillus casei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Licandro-Seraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Brinster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van de Guchte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (15), pp.5417 - 5423. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00531-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and intensity of the expression of genes involved in the stress response tightly induced by phenolic acids in lactobacillus plantarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Licandro-Seraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthelmebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14, pp.41-47. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can fermented food bacteria persist in the oral cavity and modulate the oral microbiota?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Monnoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIC; Instituto de Agroquimica y Tecnologia de Alimentos - IATA, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of consumption of a cheese containing three Lactic Acid Bacteria on the oral microbiota of rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Monnoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des bactéries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is oral microbiota implicated in taste? A shotgun metagenomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saliva Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toon Ligtenberg, ACTA, May 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral microbiota modulation by fermented food; impact of salivary proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Monnoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saliva Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toon Ligtenberg, ACTA, May 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fermented food consumption on oral microbiota and taste perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Monnoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World of Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage des bactéries lactiques en fonction de leur cinétique de réduction : approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque du Club des Bactéries lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la fermentation butyrique par la microflore lactique réductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès national de la SFM (Société Française de Microbiologie )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is oral microbiota linked to taste perception in human?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World of Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Thu-P1-056] Is taste linked to oral microbiota?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Lactococcus lactis starters with Absorbance Reduction Activity Method (ARAm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022 "Next generation Challenges in food Microbiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Thu-P1-055] Influence of fermented food consumption on taste and oral microbiota of rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Monnoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of lactic acid bacteria based on their reduction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese science and Technology Symposium 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, on line, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the lingual film intervene in the perception of taste?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunzi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European symposium on saliva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Egmond aan Zee, Netherlands. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17 - Relationship between fermented food, oral microbiota, and taste perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ibarlucea-Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-478, 2023, 978-0-323-89903-1. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-89903-1.00009-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5314,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20A5A38B"/>
+    <w:nsid w:val="50DD099A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5545,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-licandro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8088-7945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139061762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ibarlucea-Jerez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00298-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03931294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-022-00316-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04304765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47636-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04035-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03382388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112637" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Perpetuini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumnat Chuenchomrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6020031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03258350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wheeler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Salem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02492734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlen-Defranoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vichier-Guerre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia S Nigro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2020.01.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02394820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Ha Ho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awanwee Petchkongkaew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Van Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106957" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2838052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Le Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Hoa Ho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Yen Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02278" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01498614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perpetuini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Pham-Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tofalo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65RNQZHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02953377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;dron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411883111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02871165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZD9FKBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02953490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Roussel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5072-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9W58FLG5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01159-13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthelmebs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106081" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678858v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744145v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323899031000098" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00009-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-licandro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8088-7945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139061762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=swkUF3sAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05626090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socheata Mao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Ly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2026.105135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ibarlucea-Jerez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00298-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04304765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47636-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03931294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-022-00316-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04035-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104087" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03382388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Perpetuini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumnat Chuenchomrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6020031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03258350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109242" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wheeler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00156" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Salem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02492734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlen-Defranoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vichier-Guerre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia S Nigro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2020.01.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02394820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Ha Ho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awanwee Petchkongkaew" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Van Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106957" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00535" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Le Le" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Hoa Ho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Yen Do" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02278" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2838052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01498614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perpetuini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Pham-Hoang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tofalo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.10.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65RNQZHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02953377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;dron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411883111" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02871165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.08.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZD9FKBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02953490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5072-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9W58FLG5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01159-13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Tran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthelmebs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106081" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323899031000098" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00009-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>