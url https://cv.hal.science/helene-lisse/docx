--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -91,813 +91,813 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with increased resilience to heat waves in French dairy herds - a long-term study</w:t>
+                <w:t xml:space="preserve">Fossorial form of water voles select and overexploit high‐quality habitats, hindering future colonizations: evidence from drone‐based monitoring of dandelion‐vole interactions in mountain meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Buronfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantale Chassaing</w:t>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.e72208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.72208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285188v1</w:t>
+                <w:t xml:space="preserve">hal-05422229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to study the resilience of dairy herds to climate change from on-farm data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A new camera-trapping device, the Campascope, to study feeding behaviour of subterranean rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+                <w:t xml:space="preserve">Adrien Pinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04720779v1</w:t>
+              <w:t xml:space="preserve">Mammal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (2), pp.303-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13364-024-00741-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dedicated mothers: predation risk and physical burden do not alter thermoregulatory behaviour of pregnant vipers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86, pp.401-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasted thermal preferences translate into divergences in habitat use and realized performance in two sympatric snakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Blouin-Demers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284, pp.265-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2011.00802.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossorial form of water voles select and overexploit high‐quality habitats, hindering future colonizations: evidence from drone‐based monitoring of dandelion‐vole interactions in mountain meadows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Factors associated with increased resilience to heat waves in French dairy herds - a long-term study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantale Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05422229v1</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new camera-trapping device, the Campascope, to study feeding behaviour of subterranean rodents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A framework to study the resilience of dairy herds to climate change from on-farm data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pinot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammal Research</w:t>
-[...201 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VetAgroSup-EAAP, Jun 2024, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pinaud</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">hal-00623454v1</w:t>
+                <w:t xml:space="preserve">hal-04720779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -915,103 +915,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water voles select and overexploit high-quality habitats, hindering future colonisations: Evidence from drone-based monitoring of dandelion-vole interactions in mountain meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1202,51 +1202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Chassaing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720779v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buronfosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-024-00741-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NQX7NTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Blouin-Demers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2011.00802.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PDQH512-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buronfosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-024-00741-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NQX7NTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Blouin-Demers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2011.00802.x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PDQH512-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Chassaing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>