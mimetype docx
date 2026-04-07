--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -190,334 +190,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupil changes to voluntary and involuntary visual imagery: A unified paradigm with implications for aphantasia research</w:t>
+                <w:t xml:space="preserve">Comparing the characteristics of hallucinations and mental imagery: a large cross-sectional study in the general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vanbuckhave</w:t>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Huson</w:t>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+                <w:t xml:space="preserve">Camille Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 223 (March), pp.109378. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 137, pp.103974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2026.109378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2025.103974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527566v1</w:t>
+                <w:t xml:space="preserve">hal-05527552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the characteristics of hallucinations and mental imagery: a large cross-sectional study in the general population</w:t>
+                <w:t xml:space="preserve">Pupil changes to voluntary and involuntary visual imagery: A unified paradigm with implications for aphantasia research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+                <w:t xml:space="preserve">Claire Vanbuckhave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Huson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 137, pp.103974. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 223 (March), pp.109378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2025.103974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2026.109378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527552v1</w:t>
+                <w:t xml:space="preserve">hal-05527566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural correlates of aphasia severity, cognitive impairment, and outcome after stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piscicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -646,51 +646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piscicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (2), pp.256-273. </w:t>
@@ -722,425 +722,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-speech head nods are used to enhance prosodic prominence at different levels of narrow focus in French</w:t>
+                <w:t xml:space="preserve">La conscience phonologique chez les personnes ayant un trouble du développement intellectuel ou un fonctionnement intellectuel limite : revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Carignan</w:t>
+                <w:t xml:space="preserve">Claire Boilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Esteve-Gibert</w:t>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (192), pp.503-511</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708754v1</w:t>
+                <w:t xml:space="preserve">hal-05009060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraînement du langage intérieur dans la remédiation de l’anomie chez le patient avec aphasie : une étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Harivel Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (2), pp.89-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/nrp.2024.0788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conscience phonologique chez les personnes ayant un trouble du développement intellectuel ou un fonctionnement intellectuel limite : revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-speech head nods are used to enhance prosodic prominence at different levels of narrow focus in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Esteve-Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boilley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156 (3), pp.1720-1733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0028585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009060v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to Canadian French Cued Speech Improves Consonant Articulation in Children With Cochlear Implants: Acoustic and Articulatory Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1239,64 +1239,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (2), pp.77-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1369,64 +1369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Collection on Cochlear Implantation and Speech Perception, 17, pp.1152516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1588,576 +1588,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la perception des sons de parole chez les populations pédiatriques : réflexion sur les épreuves existantes</w:t>
+                <w:t xml:space="preserve">Articulatory Suppression Effects on Induced Rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Meloni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gillet-Perret</w:t>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Macleod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Collabra: Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/collabra.31051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646757v1</w:t>
+                <w:t xml:space="preserve">hal-03583399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the functional attributes of the language connectome: crucial subnetworks, flexibility and variability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Pre‐schoolers use head gestures rather than prosodic cues to highlight important information in speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Esteve‐gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119672⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.e13154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811050v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory Suppression Effects on Induced Rumination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Unraveling the functional attributes of the language connectome: crucial subnetworks, flexibility and variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Rodrigues de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collabra: Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/collabra.31051⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.119672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583399v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre‐schoolers use head gestures rather than prosodic cues to highlight important information in speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la perception des sons de parole chez les populations pédiatriques : réflexion sur les épreuves existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Esteve‐gibert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+                <w:t xml:space="preserve">Estelle Gillet-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Macleod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.1-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348546v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémenter la méthode orthophonique avec des nouvelles approches de rééducation du langage et de la parole dans l'aphasie post-AVC Complementing the speech therapy method with new approaches to speech and language rehabilitation in post-stroke aphasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2338,90 +2338,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociating facial electromyographic correlates of visual and verbal induced rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Banjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst H.W. Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2466,338 +2466,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language familiarity influences own-race face recognition in 9-and 12-month-old infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies and cognitive reserve to preserve lexical production in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Banjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Elise Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célise Haldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/infa.12404⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-021-00367-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364965v2</w:t>
+                <w:t xml:space="preserve">hal-03253711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies and cognitive reserve to preserve lexical production in aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonja Banjac</w:t>
+                <w:t xml:space="preserve">Language familiarity influences own-race face recognition in 9-and 12-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Roger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+                <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.647-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-021-00367-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/infa.12404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253711v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech rehabilitation in post-stroke aphasia using visual illustration of speech articulators. A case report study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,879 +2868,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we decode phonetic features in inner speech using surface electromyography?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+                <w:t xml:space="preserve">Application of childhood apraxia of speech clinical markers to French-speaking children: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernst H W Koster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+                <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalies Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233282⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Speech-Language Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.683-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17549507.2020.1844799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696432v2</w:t>
+                <w:t xml:space="preserve">hal-03344800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24-Month-olds and over remember novel object names after a single learning event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danae Remon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 196, pp.104859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of childhood apraxia of speech clinical markers to French-speaking children: A preliminary study</w:t>
+                <w:t xml:space="preserve">Can we decode phonetic features in inner speech using surface electromyography?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Meloni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulalies Consortium</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ernst H W Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Speech-Language Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (6), pp.683-695. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17549507.2020.1844799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344800v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ConDialInt Model: Condensation, Dialogality, and Intentionality Dimensions of Inner Speech Within a Hierarchical Predictive Control Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+                <w:t xml:space="preserve">An Introduction to Bayesian Multilevel Models Using brms: A Case Study of Gender Effects on Vowel Variability in Standard Indonesian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Rapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+                <w:t xml:space="preserve">Cédric Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pichat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul-Christian Bürkner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Exploring the Nature, Content, and Frequency of Intrapersonal Communication, 10, pp.2019. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (5), pp.1225-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/2018_JSLHR-S-18-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290943v1</w:t>
+                <w:t xml:space="preserve">hal-02096991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la rééducation perceptivo-motrice sur la récupération de la parole chez deux patientes avec aphasie non fluente chronique post-AVC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ConDialInt Model: Condensation, Dialogality, and Intentionality Dimensions of Inner Speech Within a Hierarchical Predictive Control Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (1), pp.44-59. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Exploring the Nature, Content, and Frequency of Intrapersonal Communication, 10, pp.2019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134778v1</w:t>
+                <w:t xml:space="preserve">hal-02290943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Introduction to Bayesian Multilevel Models Using brms: A Case Study of Gender Effects on Vowel Variability in Standard Indonesian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+                <w:t xml:space="preserve">Effet de la rééducation perceptivo-motrice sur la récupération de la parole chez deux patientes avec aphasie non fluente chronique post-AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Batailler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Christian Bürkner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (5), pp.1225-1242. </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.44-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2018_JSLHR-S-18-0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096991v1</w:t>
+                <w:t xml:space="preserve">hal-02134778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of production abilities in the perception of consonant category in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,64 +3813,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech recovery and language plasticity can be facilitated by Sensori-Motor Fusion (SMF) training in chronic non-fluent aphasia. A case report study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3934,103 +3934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goldilocks versus Goldlöckchen: Visual speech preference for same-rhythm-class languages in 6-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant and Child Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4064,51 +4064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What the neurocognitive study of inner language reveals about our inner space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Langage intérieur - Espaces intérieurs / Inner Speech - Inner Space, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4146,64 +4146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realisation of voicing by French-speaking CI children after long-term implant use: An acoustic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4263,90 +4263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial electromyographic correlates of induced verbal rumination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4423,51 +4423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British journal of psychology (London, England : 1953)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108 (1), pp.31-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4527,77 +4527,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Raphaëlle Richoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.e0169325. </w:t>
@@ -4769,90 +4769,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4903,103 +4903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Modal Matching of Audio-Visual German and French Fluent Speech in Infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.e89275. </w:t>
@@ -5037,51 +5037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is that little voice inside my head? Inner speech phenomenology, its role in cognitive performance, and its relation to self-monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,51 +5089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 261, pp.220-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5167,103 +5167,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of infant-directed speech on 12-month-olds’ intersensory perception of fluent speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant Behavior and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (4), pp.644-651. </w:t>
@@ -5314,51 +5314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Links Among Face Processing, Language Processing, and Narrowing during Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5435,103 +5435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EMG study of the lip muscles during covert auditory verbal hallucinations in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.S1882-S1893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5565,103 +5565,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face-scanning behavior to silently talking faces in 12-month-old infants: The impact of pre-exposed auditory speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (2), pp.106-110. </w:t>
@@ -5693,295 +5693,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperintensity of functional networks involving voice-selective cortical regions during silent thought in schizophrenia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of the perception of contrastive prosodic focus in French: A functional magnetic resonance imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jen Whitman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Metzak</w:t>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2011.12.014⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (10), pp.2574-2591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734043v1</w:t>
+                <w:t xml:space="preserve">hal-00762363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of the perception of contrastive prosodic focus in French: A functional magnetic resonance imaging study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hyperintensity of functional networks involving voice-selective cortical regions during silent thought in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen Whitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pichat</w:t>
+                <w:t xml:space="preserve">Paul Metzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34 (10), pp.2574-2591. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 202 (2), pp.110-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.22090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2011.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762363v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement to a NAM-captured whisper-to-speech system</w:t>
               </w:r>
@@ -5993,51 +5993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoki Toda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6101,51 +6101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoki Toda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6192,64 +6192,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of audition and vision for the perception of prosodic contrastive focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 (2-3), pp.177-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6322,51 +6322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6413,64 +6413,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From gestural pointing to vocal pointing in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6502,424 +6502,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchored down in Anchorage: Syllable structure and segmental anchoring in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multistable syllables as enacted percepts: A source of an asymmetric bias in the verbal transformation effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Welby</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.74-124</w:t>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 68 (3), pp.458-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371892v1</w:t>
+                <w:t xml:space="preserve">hal-00186572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistable syllables as enacted percepts: A source of an asymmetric bias in the verbal transformation effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">An fMRI study of multimodal deixis : preliminary results on prosodic, syntactic, manual and ocular pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 68 (3), pp.458-474</w:t>
+              <w:t xml:space="preserve">Proceedings of Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.915-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186572v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An fMRI study of multimodal deixis : preliminary results on prosodic, syntactic, manual and ocular pointing</w:t>
+                <w:t xml:space="preserve">Anchored down in Anchorage: Syllable structure and segmental anchoring in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Carota</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Pauline Welby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.915-918</w:t>
+              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.74-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367514v1</w:t>
+                <w:t xml:space="preserve">hal-00371892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The left inferior frontal gyrus under focus: an fMRI study of the production of deixis via syntactic extraction and prosodic focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18, pp.237-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6953,77 +6953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual perception of contrastive focus in reiterant French speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7061,103 +7061,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistable representation of speech forms: a functional MRI study of verbal transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (3), pp.1143-51. </w:t>
@@ -7207,90 +7207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention-based maintenance of speech forms in memory: The case of verbal transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7362,51 +7362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of tongue movements in speech: The Equilibrium point Hypothesis perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7470,325 +7470,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the ultrasound probe affect articulatory gestures in children?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Phoneme monitoring and articulatory suppression in French-speaking adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France</w:t>
+              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France. pp.218-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872176v1</w:t>
+                <w:t xml:space="preserve">hal-04872200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoneme monitoring and articulatory suppression in French-speaking adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pires</w:t>
+                <w:t xml:space="preserve">Does the ultrasound probe affect articulatory gestures in children?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France. pp.218-221</w:t>
+              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872200v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological characterisation of the continuum of hallucination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECHR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lisbonne, France</w:t>
@@ -7843,64 +7843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Pesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Peperkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7994,51 +7994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAVEBA 2023 - 13th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universita Degli Studi Firenze, Sep 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8102,64 +8102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Internationale d’orthophonie UNADREO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
@@ -8214,64 +8214,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3947-3951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8322,64 +8322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Bull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8447,51 +8447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8523,360 +8523,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consonant production in children with cochlear implants and exposed to Canadian French Cued Speech: an acoustic and articulatory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception de parole chez l’enfant porteur d’implant(s) cochléaire(s) : Étude sur l’Auditory Verbal Therapy et la Langue française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loevenbruck Helene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.250-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273490v1</w:t>
+                <w:t xml:space="preserve">hal-03940349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining speech development in French-speaking children fitted with CI: a comparative study on different intervention strategies</w:t>
+                <w:t xml:space="preserve">Consonant production in children with cochlear implants and exposed to Canadian French Cued Speech: an acoustic and articulatory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEAL 2022 - X AEAL Congress of Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Girona, Spain. pp.147</w:t>
+              <w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273482v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de parole chez l’enfant porteur d’implant(s) cochléaire(s) : Étude sur l’Auditory Verbal Therapy et la Langue française Parlée Complétée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustaining speech development in French-speaking children fitted with CI: a comparative study on different intervention strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loevenbruck Helene</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AEAL 2022 - X AEAL Congress of Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Girona, Spain. pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03940349v1</w:t>
+                <w:t xml:space="preserve">hal-04273482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative acoustique et articulatoire de la plosion entre parole et beatbox</w:t>
               </w:r>
@@ -8888,51 +8888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9112,103 +9112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies of head nod alignment with pitch prominence in French focus 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Esteve-Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haskins Laboratories, Dec 2020, Providence (virtual), United States. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9246,77 +9246,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech production in children with cochlear implants: contribution of French Cued Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9473,355 +9473,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humming beatboxing : the vocal orchestra within</w:t>
+                <w:t xml:space="preserve">Beatboxer, est-ce parler ? Ce que nous en dit l'étude de la dynamique articulatoire d'un beatboxer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2021 - 12th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Dec 2021, Florence, Italy</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.472-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510719v1</w:t>
+                <w:t xml:space="preserve">hal-02798574v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatboxer, est-ce parler ? Ce que nous en dit l'étude de la dynamique articulatoire d'un beatboxer</w:t>
+                <w:t xml:space="preserve">Humming beatboxing : the vocal orchestra within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.472-479</w:t>
+              <w:t xml:space="preserve">MAVEBA 2021 - 12th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Dec 2021, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798574v3</w:t>
+                <w:t xml:space="preserve">hal-03510719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of French Cued Speech on speech production in children with cochlear implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Perspectives on Language in Children with Hearing Loss”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Sydney (online), Australia</w:t>
@@ -9863,77 +9863,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de parole chez l’enfant porteur d’implant cochléaire : apport de la Langue française Parlée Complétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9965,221 +9965,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798562v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Human Beatbox : un langage musical au défi des limites physiologiques humaines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of inner speaking, imitating and hearing: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301525v1</w:t>
+                <w:t xml:space="preserve">hal-02367806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-schoolers use head gestures rather than duration or pitch range to signal narrow focus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Esteve-Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10198,748 +10198,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of inner speaking, imitating and hearing: an fMRI study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Ventilatory dynamics in human beatboxing: is it similar to speech and singing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367806v1</w:t>
+                <w:t xml:space="preserve">hal-02301666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory dynamics in human beatboxing: is it similar to speech and singing?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baraduc</w:t>
+                <w:t xml:space="preserve">Phonological skills in children with cochlear implants: Contribution of a Cued Speech education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">ICPC 2019 - International Child Phonology Conference (ICPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301666v1</w:t>
+                <w:t xml:space="preserve">hal-04273526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological skills in children with cochlear implants: Contribution of a Cued Speech education</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Le Human Beatbox : un langage musical au défi des limites physiologiques humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPC 2019 - International Child Phonology Conference (ICPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273526v1</w:t>
+                <w:t xml:space="preserve">hal-02301525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement phonologique de l’enfant implanté : l’apport de la Langue française Parlée Complétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2019 - 8ème Journées de Phonétique Clinique</w:t>
+              <w:t xml:space="preserve">JPC 2019 - 8èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mons, Belgium. pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential diagnostic of childhood apraxia of speech: a multiple-case study on French-speaking children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Integrating production and perception tasks in a psycholinguistic approach to assessment of Speech Sound Disorder in French: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Macleod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Speech-Language-Hearing Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">ICPLA 2018 - 17th International Clinical Phonetics and Linguistics Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, St Julian's, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044352v1</w:t>
+                <w:t xml:space="preserve">hal-01950372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating production and perception tasks in a psycholinguistic approach to assessment of Speech Sound Disorder in French: a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Differential diagnostic of childhood apraxia of speech: a multiple-case study on French-speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Macleod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPLA 2018 - 17th International Clinical Phonetics and Linguistics Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, St Julian's, Malta</w:t>
+              <w:t xml:space="preserve">American Speech-Language-Hearing Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950372v1</w:t>
+                <w:t xml:space="preserve">hal-02044352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatboxer la parole, des consonnes occlusives aux sons percussifs</w:t>
               </w:r>
@@ -10964,51 +10964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pôle Grenoble Cognition - 8e Rencontres du Pôle Grenoble Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11033,51 +11033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11171,64 +11171,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of voicing by French-speaking CI children after long-term implant use: an acoustic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11266,90 +11266,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoneme categorization depends on production abilities during the first year of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIS 2016 - International Conference on Infant Studies (ICIS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, La Nouvelle Orléans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11387,64 +11387,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking adults vs. children: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11482,64 +11482,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consonant and syllable frequency effects in stop and fricative acquisition in preschool Drehu-and French-acquiring children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2015 - 18th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Glasgow, Aug 2015, Glasgow, United Kingdom. pp.665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11558,286 +11558,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual abilities in relation with motor development during the first year of life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Dole</w:t>
+                <w:t xml:space="preserve">Projet TDSP France-Québec : évaluation et dépistage des troubles du développement des sons de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macleod Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque international Atylang, Atypies langagières : mais de quoi parle-t-on vraiment ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301013v2</w:t>
+                <w:t xml:space="preserve">hal-01251090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet TDSP France-Québec : évaluation et dépistage des troubles du développement des sons de parole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Perceptual abilities in relation with motor development during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Macleod Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Atylang, Atypies langagières : mais de quoi parle-t-on vraiment ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251090v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient language frequency effects on obstruent acquisition in preschool Drehu- and French-acquiring children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th EICEFALA (Encontro Internacional de Ciências da Fala) International meeting on Speech Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11875,64 +11875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vowel spaces in French children wearing cochlear implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11964,562 +11964,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of tonal and contextual cues to sarcasm in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phonetic characteristics of speech production by French children wearing cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
+                <w:t xml:space="preserve">Lucie Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Fouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaPI 2013 - Phonetics and Phonology in Iberia Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. pp.132-134</w:t>
+              <w:t xml:space="preserve">ICPC 2013 - International Child Phonology Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863930v1</w:t>
+                <w:t xml:space="preserve">hal-00838770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration gehörter und gesehener Sprache im Säuglingsalter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Labial EMG activity during wilful inner speech and during auditory verbal hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fachgruppe Entwicklungspsychologie der Deutschen Gesellschaft für Psychologie (EPSY) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">SN 13 - 11e Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France. pp.P2.195, abstract 480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010792v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labial EMG activity during wilful inner speech and during auditory verbal hallucinations in schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Integration gehörter und gesehener Sprache im Säuglingsalter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN 13 - 11e Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France. pp.P2.195, abstract 480</w:t>
+              <w:t xml:space="preserve">Fachgruppe Entwicklungspsychologie der Deutschen Gesellschaft für Psychologie (EPSY) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863932v1</w:t>
+                <w:t xml:space="preserve">hal-05010792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic characteristics of speech production by French children wearing cochlear implants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual evaluation of tonal and contextual cues to sarcasm in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Scarbel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Lola Fouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPC 2013 - International Child Phonology Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">PaPI 2013 - Phonetics and Phonology in Iberia Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. pp.132-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838770v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic cues of sarcastic speech in French: slower, higher, wider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Spini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.3537-3541, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12547,312 +12547,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsal and coronal acquisition in Drehu and French is unexpected by markedness constraints alone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Trouble du contrôle de la parole intérieure : cas des hallucinations auditives verbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Edwards</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPC 2012 - International Child Phonology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Minneapolis, MN, United States</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781641v1</w:t>
+                <w:t xml:space="preserve">hal-00711363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble du contrôle de la parole intérieure : cas des hallucinations auditives verbales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dorsal and coronal acquisition in Drehu and French is unexpected by markedness constraints alone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary E. Beckman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.233-240</w:t>
+              <w:t xml:space="preserve">ICPC 2012 - International Child Phonology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Minneapolis, MN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711363v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustic study of speech production by French children wearing cochlear implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12890,103 +12890,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual language discrimination in 6- and 12-month-olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Kongress der deutschen Gesellschaft für Psychologie (DGPs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bielefeld, Germany</w:t>
@@ -13009,316 +13009,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité musculaire oro-faciale durant les hallucinations auditives verbales et durant la parole intérieure : liens avec un modèle de contrôle moteur de la parole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vowel context and frequency effects in dorsal and coronal acquisition in Drehu and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary E. Beckman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.79-82</w:t>
+              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montréal, Québec, Canada. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613903v1</w:t>
+                <w:t xml:space="preserve">hal-00613845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vowel context and frequency effects in dorsal and coronal acquisition in Drehu and French</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activité musculaire oro-faciale durant les hallucinations auditives verbales et durant la parole intérieure : liens avec un modèle de contrôle moteur de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montréal, Québec, Canada. pp.91</w:t>
+              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613845v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial muscle activity during inner speech and auditory verbal hallucinations: implications for a speech control model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13373,103 +13373,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal thought generation and auditory perception in schizophrenia: a follow-up fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Metzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jen Whitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2011 - 17th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Québec City, Canada. pp.106</w:t>
@@ -13492,962 +13492,962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-specific influence on phoneme development: French and Drehu data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Increased Activation of the Auditory Cortex in Schizophrenia in Thought Generation and Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Metzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen Whitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.1882-1885</w:t>
+              <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557749v1</w:t>
+                <w:t xml:space="preserve">hal-00537485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of the perception of prosodic focus in French: An fMRI study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Multimodal perception of whispered and voiced prosody in French: A preliminary fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pichat</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Callan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E. Callan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537235v1</w:t>
+                <w:t xml:space="preserve">hal-00559204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal perception of whispered and voiced prosody in French: A preliminary fMRI study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Verbal thought generation in schizophrenia patients is associated with aberrant activation in a neural network involving task-positive and task-negative aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Metzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen Whitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIRS 2010 - 2nd Biennal Schizophrenia International Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Florence, Italy. pp.467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2010.02.876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559204v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Activation of the Auditory Cortex in Schizophrenia in Thought Generation and Perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Metzak</w:t>
+                <w:t xml:space="preserve">Who ate the candy? Neural processing of prosodic contrastive focus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jen Whitman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537485v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal thought generation in schizophrenia patients is associated with aberrant activation in a neural network involving task-positive and task-negative aspects.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Metzak</w:t>
+                <w:t xml:space="preserve">Corrélats neurocognitifs de la perception de la focalisation prosodique contrastive en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jen Whitman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIRS 2010 - 2nd Biennal Schizophrenia International Research Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00476392v1</w:t>
+                <w:t xml:space="preserve">hal-00537231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who ate the candy? Neural processing of prosodic contrastive focus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of the perception of prosodic focus in French: An fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537234v1</w:t>
+                <w:t xml:space="preserve">hal-00537235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats neurocognitifs de la perception de la focalisation prosodique contrastive en français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Language-specific influence on phoneme development: French and Drehu data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.1882-1885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537231v1</w:t>
+                <w:t xml:space="preserve">hal-00557749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An fMRI study of the perception of contrastive prosodic focus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2010 - 5th International Conference on Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chicago, United States. pp.n.c</w:t>
@@ -14489,51 +14489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités de l'acquisition des consonnes en français et en drehu : influence de la langue ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14558,103 +14558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilateral auditory and left-dominant premotor activity in prosodic focus processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
@@ -14683,90 +14683,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération d'activité musculaire oro-faciale lors des hallucinations auditives verbales chez les patients schizophrènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14798,286 +14798,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal HMM-based NAM-to-speech conversion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Collecting traces of activity in orofacial muscles during auditory verbal hallucinations in schizophrenic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomoki Toda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2009 - 10th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.656-659</w:t>
+              <w:t xml:space="preserve">APAAM 2009 - 162nd Annual Meeting of the American Psychiatric Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, San Francisco, United States. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419232v1</w:t>
+                <w:t xml:space="preserve">hal-00475681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting traces of activity in orofacial muscles during auditory verbal hallucinations in schizophrenic patients</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multimodal HMM-based NAM-to-speech conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Anh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Toda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APAAM 2009 - 162nd Annual Meeting of the American Psychiatric Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, San Francisco, United States. pp.32</w:t>
+              <w:t xml:space="preserve">Interspeech 2009 - 10th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.656-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475681v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some articulatory and cerebral correlates of prosodic focus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Experimental Studies on Intonation: Phonetic, Phonological and Psycholinguistic Aspects of Sentence Prosody"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15102,64 +15102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual perception of prosodic contrastive focus in whispered French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.3460, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15187,567 +15187,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left parietal activation during the production of pointing in several modalities: prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Improvement to a NAM captured whisper-to-speech system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Anh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.1465-1468</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346886v1</w:t>
+                <w:t xml:space="preserve">hal-00333288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement to a NAM captured whisper-to-speech system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Left parietal activation during the production of pointing in several modalities: prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2933793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333288v1</w:t>
+                <w:t xml:space="preserve">hal-00346886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Traces of Activity in Orofacial Muscles during Auditory Verbal Hallucinations in Schizophrenic Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Predicting F0 and voicing from NAM-captured whispered speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Anh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mircea Polosan</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Toda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.269-272</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371919v1</w:t>
+                <w:t xml:space="preserve">hal-00333290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting F0 and voicing from NAM-captured whispered speech</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence des fréquences lexicales des langues française et drehu sur l'acquisition des consonnes initiales de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomoki Toda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.107-110</w:t>
+              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333290v1</w:t>
+                <w:t xml:space="preserve">hal-00346917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des fréquences lexicales des langues française et drehu sur l'acquisition des consonnes initiales de mots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Collecting Traces of Activity in Orofacial Muscles during Auditory Verbal Hallucinations in Schizophrenic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1591</w:t>
+              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.269-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346917v1</w:t>
+                <w:t xml:space="preserve">hal-00371919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception as a (Shaped) Mirror of Action: It Seems Easier to Lipread One's Own Speech Gestures than those of Somebody Else</w:t>
               </w:r>
@@ -15759,51 +15759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15867,64 +15867,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.110-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15943,510 +15943,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral correlates of multimodal pointing: An fmri study of prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multimodal Perception of Prosodic Contrastive Focus in French: A Preliminary fMRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesca Carota</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Callan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E. Callan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Sarrebruck, Germany. pp.1861-1864</w:t>
+              <w:t xml:space="preserve">International Summerschool: "Cognitive and physical models of speech production, perception and perception-production interaction. Part II : Brain and Speech".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Autrans, France. http://www.zas.gwz-berlin.de/events/summerschool_2007/index.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275718v1</w:t>
+                <w:t xml:space="preserve">hal-00371958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Perception of Prosodic Contrastive Focus in French: A Preliminary fMRI Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The influence of frequency on word-initial obstruent acquisition in Hexagonal French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary E. Beckman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Summerschool: "Cognitive and physical models of speech production, perception and perception-production interaction. Part II : Brain and Speech".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Autrans, France. http://www.zas.gwz-berlin.de/events/summerschool_2007/index.htm</w:t>
+              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Sarrebruck, Germany. pp.1569-1572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371958v1</w:t>
+                <w:t xml:space="preserve">hal-00275720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of frequency on word-initial obstruent acquisition in Hexagonal French</w:t>
+                <w:t xml:space="preserve">Données fréquentielles du français et du drehu dans le langage adressé au jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary E. Beckman</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Sarrebruck, Germany. pp.1569-1572</w:t>
+              <w:t xml:space="preserve">COOL 07, Seventh international Conference on Oceanic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Nouméa, Nouvelle-Calédonie. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275720v1</w:t>
+                <w:t xml:space="preserve">hal-00371960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données fréquentielles du français et du drehu dans le langage adressé au jeune enfant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cerebral correlates of multimodal pointing: An fmri study of prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COOL 07, Seventh international Conference on Oceanic Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Nouméa, Nouvelle-Calédonie. pp.23</w:t>
+              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Sarrebruck, Germany. pp.1861-1864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371960v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory-Visual Perception of Acoustically Degraded Prosodic Contrastive Focus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.P20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16465,467 +16465,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Correlates of Prosodic Contrastive Focus in French: Description and Inter-Speaker Variability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Left parietal activation during multimodal deixis: preliminary results on prosodic, syntactic, manual and ocular pointing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Dresden, Germany. p. 221-224</w:t>
+              <w:t xml:space="preserve">OHBM 2006 - 12th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Florence, Italy. pp.S36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370935v1</w:t>
+                <w:t xml:space="preserve">hal-00371961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left parietal activation during multimodal deixis: preliminary results on prosodic, syntactic, manual and ocular pointing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lombard Effect: a physiological reflex or a controlled intelligibility enhancement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Carota</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Welby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Florence, Italy. pp.S36</w:t>
+              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil. pp.255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371961v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lombard Effect: a physiological reflex or a controlled intelligibility enhancement?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Visual Correlates of Prosodic Contrastive Focus in French: Description and Inter-Speaker Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
+                <w:t xml:space="preserve">Hill Harold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil. pp.255-262</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Dresden, Germany. p. 221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214307v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Acoustic and Articulatory Study of Lombard Speech: Global Effects on the Utterance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech/ICSLP 2006</w:t>
+              <w:t xml:space="preserve">Interspeech 2006 - ICSLP, Ninth International Conference on Spoken Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. p. 2246-2249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16933,120 +16933,120 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude acoustique et articulatoire de la parole Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIemes Journees d'Etudes sur la Parole</w:t>
+              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17054,64 +17054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual Production and Perception of Contrastive Focus in French: a multispeaker study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech/Eurospeech 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. p. 2413-2416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17130,260 +17130,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of articulatory and acoustic correlates of contrastive emphasis in French children and adults.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Multi-Measurement Approach to the Identification of the Audiovisual Facial Correlates of Contrastive Focus in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hill Harold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un siècle de phonétique expérimentale : histoire et développement. De Théodore Rosset à John Ohala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Auditory-Visual Speech Processing Workshop 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Vancouver Island, Canada. p. 115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371965v1</w:t>
+                <w:t xml:space="preserve">hal-00370952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Measurement Approach to the Identification of the Audiovisual Facial Correlates of Contrastive Focus in French</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A study of articulatory and acoustic correlates of contrastive emphasis in French children and adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hill Harold</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auditory-Visual Speech Processing Workshop 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Vancouver Island, Canada. p. 115-116</w:t>
+              <w:t xml:space="preserve">Un siècle de phonétique expérimentale : histoire et développement. De Théodore Rosset à John Ohala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370952v1</w:t>
+                <w:t xml:space="preserve">hal-00371965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental “Anchorage” and the French late rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2005: the 9th Annual Conference on Speech Communication and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lisboa, Portugal. pp.2369-2372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17408,64 +17408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual Prosody: towards a multispeaker description of the production and perception of contrastive focus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATR Symposium on the Cross-modal Processing of Faces and Voices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Kyoto, Japan. p. 17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17490,64 +17490,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodie audio-visuelle : production et perception de la focalisation contrastive en français hexagonal standard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle de phonétique expérimentale : histoire et développement. De Théodore Rosset à John Ohala.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17572,90 +17572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance de la représentation d'une consonne entre les voyelles : Les conditions d'une intégration audiovisuelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gedzelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées d'Etudes de la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17680,90 +17680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual and auditory perception of epenthetic glide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gedzelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audio-Visual Speech Processing AVSP 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, St. Jorioz, France. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17846,94 +17846,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalies Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2023 - 9ème Journée de Phonétique Clinique</w:t>
+              <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.155-156, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17954,444 +17954,444 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la production de consonnes chez les enfants porteurs d’implants cochléaires lorsqu’ils sont exposés à la Langue française Parlée Complétée : corrélats acoustiques et articulatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2023 - 9ème Journée de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , 9ème Journée de Phonétique Clinique : « Prendre la mesure de la parole », pp.19-21, 2023</w:t>
+              <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.19-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of French Cued Speech on consonant production in children with cochlear implants: an ultrasound study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Speech rehabilitation in chronic post-stroke aphasia using visual illustration of speech articulators.A case report study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célise Haldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piscicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States. </w:t>
+              <w:t xml:space="preserve">WFN 2020 - 11th World Congress for NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lyon (online), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098745v2</w:t>
+                <w:t xml:space="preserve">hal-03098915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech rehabilitation in chronic post-stroke aphasia using visual illustration of speech articulators.A case report study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célise Haldin</w:t>
+                <w:t xml:space="preserve">Influence of French Cued Speech on consonant production in children with cochlear implants: an ultrasound study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WFN 2020 - 11th World Congress for NeuroRehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lyon (online), France. </w:t>
+              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098915v1</w:t>
+                <w:t xml:space="preserve">hal-03098745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial electromyographic correlates of induced verbal rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalborczyk Ladislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied and Situated Language Processing: Stepping out of the Frame (ESLP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France. , 2015</w:t>
@@ -18420,103 +18420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Speech Preference in 6-month-old Infants: A Sex Difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Research in Child Development (SRCD) 2015 Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Philadelphia, United States. , pp.Poster 959422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18541,77 +18541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face-voice representation of gender in 3.5- and 6-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18666,103 +18666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-modal Matching of Audiovisual German and French Speech in Infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRCD Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Seattle, Washington, United States</w:t>
@@ -18836,51 +18836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Aspects of Speech and the Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18937,64 +18937,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications Linguistiques, pp.125, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19044,103 +19044,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive neuroscience view of inner language: to predict and to hear, see, feel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Langland-Hassan &amp; Agustín Vicente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inner Speech: New Voices</w:t>
@@ -19186,103 +19186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas d'incarnation linguistique : implication du système moteur orofacial dans les ruminations mentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cognition incarnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Vrin, pp.297-324, 2017, Recherches sur la philosophie et le langage, 978-2-7116-8423-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19307,77 +19307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hallucinations auditives verbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Pinto &amp; Marc Sato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Neurolinguistique - Du cerveau au langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -19419,77 +19419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage Intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19574,51 +19574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole, entre objets vocaux et objets du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychologie cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, pp.165-199, 2012, Cogniprisme, 978-2-7351-1509-9</w:t>
@@ -19647,90 +19647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal Perception within the natural time-course of speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19776,64 +19776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointage manuel et vocal : corrélats sensorimoteurs et neurocognitifs, coordination geste manuel / parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19888,64 +19888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing prosody from the lips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20009,64 +20009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointing is 'special</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20108,77 +20108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are tones aligned with articulatory events? Evidence from Italian and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20250,51 +20250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory and acoustic correlates of contrastive focus in French children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20336,77 +20336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal coordination of articulatory gestures in consonant clusters and sequences of consonants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary E. Beckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok K. Krishnamurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20532,51 +20532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Mefferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20620,64 +20620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la musique est bonne et quand les mots du livre sonnent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20775,64 +20775,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20895,51 +20895,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pistes pour le contrôle d'un robot parlant capable de réduction vocalique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Institut National Polytechnique Grenoble (INPG), 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20998,51 +20998,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loquor, ergo communico-cogito-sum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences cognitives. Université Grenoble Alpes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21229,51 +21229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpnc.univ-grenoble-alpes.fr/Helene-Loevenbruck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527566v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanbuckhave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103974" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05481139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piscicelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhao Dai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2026.103954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carignan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028585" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pitel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Harivel Oualli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0788" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00078" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Van Bogaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1152516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.31051" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03348546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve&#8208;gibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03705906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2022.0701" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabrese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002921" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H.W. Koster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.10.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00367-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1780473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696432v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H W Koster" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Remon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104859" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03344800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schott-Brua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalies Consortium" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17549507.2020.1844799" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290943v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Christian B&#252;rkner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-18-0006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1302511" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.04.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12228" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Richoz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169325" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie M. Lavigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile A. Rapin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Metzak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer C. Whitman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanghee Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967730v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lachaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.12.034" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Quinn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Tanaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2013/12-0210)" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412473016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Whitman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Metzak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2011.12.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762363v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Toda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.11.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830909103166" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Heracleous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.6.77" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186572v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carota" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2004.12.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370938v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.07.055" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX185TP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371905v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x03220161" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KP0NZ6XS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872200v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pires" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872153v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Pesci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Josse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515078v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clart&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bull" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273482v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03940349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loevenbruck Helene" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-27" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833170v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848055v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabr&#232;se" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Puissant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080931v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510719v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798574v3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098773v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798562v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367780v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301666v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273530v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044352v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670801v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345577v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489951v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascalis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345574v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250518v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Monnin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301013v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251090v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macleod Andrea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863930v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fouillaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010792v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863932v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838770v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Scarbel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864346v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-761" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781641v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E. Beckman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Edwards" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711363v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781655v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010798v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613845v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557749v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559204v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Callan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Callan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537485v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476392v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2010.02.876" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25FWX8XF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537234v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537231v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537230v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475692v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419232v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475681v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371899v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934308" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346886v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933793" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333288v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333290v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346917v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371907v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Arnaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275718v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371958v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275720v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371960v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275716v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370935v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Harold" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371961v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214307v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370947v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214304v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370936v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370952v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371967v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370953v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371963v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457892v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457887v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132816v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273473v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098745v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098915v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250854v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalborczyk Ladislas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251115v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019743v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019737v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370393v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pape" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370874v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898992v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/inner-speech-9780198796640?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887636v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442463v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467107v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782274v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784592v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360765v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Hill" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/31076" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-186-5.ch014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360758v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244489v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371878v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371717v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Collins" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok K. Krishnamurthy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley C. Ahalt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352262v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guenther" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mefferd" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386580v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.106.0110" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341864v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293306v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02461867v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpnc.univ-grenoble-alpes.fr/Helene-Loevenbruck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527552v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103974" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanbuckhave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109378" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05481139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piscicelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhao Dai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2026.103954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pitel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Harivel Oualli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0788" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carignan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028585" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00078" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Van Bogaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1152516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.31051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03348546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve&#8208;gibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13154" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meloni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03705906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2022.0701" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabrese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002921" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H.W. Koster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.10.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00367-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1780473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03344800v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schott-Brua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalies Consortium" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17549507.2020.1844799" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014839v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Remon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104859" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696432v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H W Koster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233282" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Christian B&#252;rkner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-18-0006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1302511" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.04.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12228" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Richoz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169325" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie M. Lavigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile A. Rapin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Metzak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer C. Whitman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanghee Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967730v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lachaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.12.034" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Quinn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Tanaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2013/12-0210)" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412473016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762363v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22090" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734043v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Whitman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Metzak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2011.12.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Toda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.11.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830909103166" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Heracleous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.6.77" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carota" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371892v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2004.12.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370938v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.07.055" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX185TP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371905v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x03220161" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KP0NZ6XS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pires" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872176v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872153v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Pesci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Josse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515078v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clart&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bull" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03940349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loevenbruck Helene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-27" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273490v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273482v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833170v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848055v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabr&#232;se" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Puissant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080931v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798574v3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510719v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098773v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798562v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367780v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301666v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273530v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950372v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044352v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670801v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345577v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489951v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascalis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345574v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250518v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Monnin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251090v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macleod Andrea" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301013v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838770v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Scarbel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863932v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863930v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fouillaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864346v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-761" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711363v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781641v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E. Beckman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Edwards" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781655v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010798v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537485v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559204v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Callan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Callan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476392v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2010.02.876" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25FWX8XF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537234v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537231v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537235v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557749v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537230v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475692v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475681v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419232v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371899v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934308" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333288v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346886v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933793" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333290v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346917v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371919v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371907v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Arnaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371958v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275720v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371960v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275718v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275716v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371961v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214307v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370935v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Harold" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370947v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214304v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370936v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371967v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370953v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371963v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457892v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457887v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132816v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273473v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098915v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098745v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250854v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalborczyk Ladislas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251115v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019743v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019737v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370393v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pape" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370874v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898992v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/inner-speech-9780198796640?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887636v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442463v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467107v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782274v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784592v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360765v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Hill" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/31076" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-186-5.ch014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360758v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244489v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371878v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371717v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Collins" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok K. Krishnamurthy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley C. Ahalt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352262v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guenther" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mefferd" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386580v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.106.0110" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341864v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293306v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02461867v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>