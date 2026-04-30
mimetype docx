--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -190,334 +190,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the characteristics of hallucinations and mental imagery: a large cross-sectional study in the general population</w:t>
+                <w:t xml:space="preserve">Pupil changes to voluntary and involuntary visual imagery: A unified paradigm with implications for aphantasia research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+                <w:t xml:space="preserve">Claire Vanbuckhave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicole Huson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 137, pp.103974. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 223 (March), pp.109378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2025.103974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2026.109378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527552v1</w:t>
+                <w:t xml:space="preserve">hal-05527566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupil changes to voluntary and involuntary visual imagery: A unified paradigm with implications for aphantasia research</w:t>
+                <w:t xml:space="preserve">Comparing the characteristics of hallucinations and mental imagery: a large cross-sectional study in the general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vanbuckhave</w:t>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Huson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+                <w:t xml:space="preserve">Camille Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guyader</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 223 (March), pp.109378. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 137, pp.103974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2026.109378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2025.103974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527566v1</w:t>
+                <w:t xml:space="preserve">hal-05527552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural correlates of aphasia severity, cognitive impairment, and outcome after stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piscicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -646,51 +646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piscicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (2), pp.256-273. </w:t>
@@ -722,581 +722,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conscience phonologique chez les personnes ayant un trouble du développement intellectuel ou un fonctionnement intellectuel limite : revue de la littérature</w:t>
+                <w:t xml:space="preserve">Exposure to Canadian French Cued Speech Improves Consonant Articulation in Children With Cochlear Implants: Acoustic and Articulatory Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boilley</w:t>
+                <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Mark Tiede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (10S), pp.4069-4095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2023_JSLHR-23-00078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009060v1</w:t>
+                <w:t xml:space="preserve">hal-04609406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraînement du langage intérieur dans la remédiation de l’anomie chez le patient avec aphasie : une étude pilote</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La conscience phonologique chez les personnes ayant un trouble du développement intellectuel ou un fonctionnement intellectuel limite : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Harivel Oualli</w:t>
+                <w:t xml:space="preserve">Claire Boilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (192), pp.503-511</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708860v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-speech head nods are used to enhance prosodic prominence at different levels of narrow focus in French</w:t>
+                <w:t xml:space="preserve">Entraînement du langage intérieur dans la remédiation de l’anomie chez le patient avec aphasie : une étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Carignan</w:t>
+                <w:t xml:space="preserve">Julie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Esteve-Gibert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Clémence Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Harivel Oualli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0028585⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2024.0788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708754v1</w:t>
+                <w:t xml:space="preserve">hal-04708860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to Canadian French Cued Speech Improves Consonant Articulation in Children With Cochlear Implants: Acoustic and Articulatory Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-speech head nods are used to enhance prosodic prominence at different levels of narrow focus in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Machart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+                <w:t xml:space="preserve">Núria Esteve-Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Tiede</w:t>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67 (10S), pp.4069-4095. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156 (3), pp.1720-1733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2023_JSLHR-23-00078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0028585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609406v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire de travail des enfants sourds porteurs d’implant cochléaire utilisant différentes approches de rééducation langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (2), pp.77-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1343,90 +1343,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech rehabilitation in children with cochlear implants using a multisensory (French Cued Speech) or a hearing-focused (Auditory Verbal Therapy) approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Collection on Cochlear Implantation and Speech Perception, 17, pp.1152516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1454,1350 +1454,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the selectivity of vowel representations in cortical auditory vs. motor areas: A repetition-suppression study</w:t>
+                <w:t xml:space="preserve">Unraveling the functional attributes of the language connectome: crucial subnetworks, flexibility and variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Dole</w:t>
+                <w:t xml:space="preserve">E. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célise Haldin</w:t>
+                <w:t xml:space="preserve">Lilian Rodrigues de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Baciu</w:t>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 176, pp.108392. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.119672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2022.108392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811100v1</w:t>
+                <w:t xml:space="preserve">hal-03811050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory Suppression Effects on Induced Rumination</w:t>
+                <w:t xml:space="preserve">Évaluation de la perception des sons de parole chez les populations pédiatriques : réflexion sur les épreuves existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+                <w:t xml:space="preserve">Geneviève Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+                <w:t xml:space="preserve">Estelle Gillet-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baeyens</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Macleod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collabra: Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.1-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583399v1</w:t>
+                <w:t xml:space="preserve">hal-03646757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre‐schoolers use head gestures rather than prosodic cues to highlight important information in speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articulatory Suppression Effects on Induced Rumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Esteve‐gibert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.e13154. </w:t>
+              <w:t xml:space="preserve">Collabra: Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.13154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/collabra.31051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348546v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the functional attributes of the language connectome: crucial subnetworks, flexibility and variability</w:t>
+                <w:t xml:space="preserve">Pre‐schoolers use head gestures rather than prosodic cues to highlight important information in speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roger</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Núria Esteve‐gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119672⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.e13154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811050v1</w:t>
+                <w:t xml:space="preserve">hal-03348546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la perception des sons de parole chez les populations pédiatriques : réflexion sur les épreuves existantes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Complémenter la méthode orthophonique avec des nouvelles approches de rééducation du langage et de la parole dans l'aphasie post-AVC Complementing the speech therapy method with new approaches to speech and language rehabilitation in post-stroke aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célise Haldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrea Macleod</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2022.0701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646757v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémenter la méthode orthophonique avec des nouvelles approches de rééducation du langage et de la parole dans l'aphasie post-AVC Complementing the speech therapy method with new approaches to speech and language rehabilitation in post-stroke aphasia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing the selectivity of vowel representations in cortical auditory vs. motor areas: A repetition-suppression study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.43-58. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.108392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2022.0701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2022.108392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705906v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal drum sounds in human beatboxing: An acoustic and articulatory exploration using electromagnetic articulography</w:t>
+                <w:t xml:space="preserve">Language familiarity influences own-race face recognition in 9-and 12-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149 (1), pp.191-206. </w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.647-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0002921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/infa.12404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107358v1</w:t>
+                <w:t xml:space="preserve">hal-03364965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating facial electromyographic correlates of visual and verbal induced rumination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+                <w:t xml:space="preserve">Strategies and cognitive reserve to preserve lexical production in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Banjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernst H.W. Koster</w:t>
+                <w:t xml:space="preserve">Elise Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célise Haldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 159, pp.23-36. </w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2020.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11357-021-00367-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355033v1</w:t>
+                <w:t xml:space="preserve">hal-03253711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies and cognitive reserve to preserve lexical production in aging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocal drum sounds in human beatboxing: An acoustic and articulatory exploration using electromagnetic articulography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Roger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-021-00367-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (1), pp.191-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0002921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253711v1</w:t>
+                <w:t xml:space="preserve">hal-03107358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language familiarity influences own-race face recognition in 9-and 12-month-old infants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judit Gervain</w:t>
+                <w:t xml:space="preserve">Dissociating facial electromyographic correlates of visual and verbal induced rumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Banjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Ernst H.W. Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (4), pp.647-659. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.12404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2020.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364965v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech rehabilitation in post-stroke aphasia using visual illustration of speech articulators. A case report study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,494 +2868,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of childhood apraxia of speech clinical markers to French-speaking children: A preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Meloni</w:t>
+                <w:t xml:space="preserve">Can we decode phonetic features in inner speech using surface electromyography?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ernst H W Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Speech-Language Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17549507.2020.1844799⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344800v1</w:t>
+                <w:t xml:space="preserve">hal-02696432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24-Month-olds and over remember novel object names after a single learning event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of childhood apraxia of speech clinical markers to French-speaking children: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danae Remon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Bouyer</w:t>
+                <w:t xml:space="preserve">Eulalies Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104859⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Speech-Language Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.683-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17549507.2020.1844799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014839v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we decode phonetic features in inner speech using surface electromyography?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+                <w:t xml:space="preserve">24-Month-olds and over remember novel object names after a single learning event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danae Remon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernst H W Koster</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233282. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.104859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696432v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Bayesian Multilevel Models Using brms: A Case Study of Gender Effects on Vowel Variability in Standard Indonesian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Christian Bürkner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3402,77 +3402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ConDialInt Model: Condensation, Dialogality, and Intentionality Dimensions of Inner Speech Within a Hierarchical Predictive Control Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,77 +3670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of production abilities in the perception of consonant category in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3934,103 +3934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goldilocks versus Goldlöckchen: Visual speech preference for same-rhythm-class languages in 6-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant and Child Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4064,51 +4064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What the neurocognitive study of inner language reveals about our inner space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Langage intérieur - Espaces intérieurs / Inner Speech - Inner Space, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4127,347 +4127,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02039667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realisation of voicing by French-speaking CI children after long-term implant use: An acoustic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orofacial electromyographic correlates of induced verbal rumination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Grandon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699206.2017.1302511⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01500526v1</w:t>
+                <w:t xml:space="preserve">hal-01569420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orofacial electromyographic correlates of induced verbal rumination.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+                <w:t xml:space="preserve">Audio-Visual Perception of Gender by Infants Emerges Earlier for Adult-Directed Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Raphaëlle Richoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Polosan</w:t>
+                <w:t xml:space="preserve">Carole Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 127, pp.53-63. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.e0169325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2017.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569420v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More evidence of the linkage between face processing and language processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British journal of psychology (London, England : 1953)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108 (1), pp.31-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4495,645 +4499,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual Perception of Gender by Infants Emerges Earlier for Adult-Directed Speech</w:t>
+                <w:t xml:space="preserve">Realisation of voicing by French-speaking CI children after long-term implant use: An acoustic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Raphaëlle Richoz</w:t>
+                <w:t xml:space="preserve">Bénédicte Grandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+                <w:t xml:space="preserve">Sebastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Berger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Truy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.e0169325. </w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (7-9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2017.1302511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519114v1</w:t>
+                <w:t xml:space="preserve">halshs-01500526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-Dominant Temporal-Frontal Hypercoupling in Schizophrenia Patients With Hallucinations During Speech Perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie M. Lavigne</w:t>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile A. Rapin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kwanghee Jung</w:t>
+                <w:t xml:space="preserve">David J Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbu004⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.661-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966620v1</w:t>
+                <w:t xml:space="preserve">hal-01203120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+                <w:t xml:space="preserve">Left-Dominant Temporal-Frontal Hypercoupling in Schizophrenia Patients With Hallucinations During Speech Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie M. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile A. Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D. Metzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Dupierrix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Jennifer C. Whitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J Lewkowicz</w:t>
+                <w:t xml:space="preserve">Kwanghee Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (6), pp.661-675. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.259-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.12088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbu004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203120v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Modal Matching of Audio-Visual German and French Fluent Speech in Infancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">The influence of infant-directed speech on 12-month-olds’ intersensory perception of fluent speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89275. </w:t>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (4), pp.644-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964518v1</w:t>
+                <w:t xml:space="preserve">hal-01099560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is that little voice inside my head? Inner speech phenomenology, its role in cognitive performance, and its relation to self-monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 261, pp.220-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5161,204 +5161,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of infant-directed speech on 12-month-olds’ intersensory perception of fluent speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Cross-Modal Matching of Audio-Visual German and French Fluent Speech in Infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (4), pp.644-651. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2014.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099560v1</w:t>
+                <w:t xml:space="preserve">hal-00964518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Links Among Face Processing, Language Processing, and Narrowing during Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,559 +5429,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EMG study of the lip muscles during covert auditory verbal hallucinations in schizophrenia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Face-scanning behavior to silently talking faces in 12-month-old infants: The impact of pre-exposed auditory speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/1092-4388(2013/12-0210)⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.106-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025412473016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926630v1</w:t>
+                <w:t xml:space="preserve">hal-00864344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face-scanning behavior to silently talking faces in 12-month-old infants: The impact of pre-exposed auditory speech</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An EMG study of the lip muscles during covert auditory verbal hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (2), pp.106-110. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.S1882-S1893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0165025412473016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/1092-4388(2013/12-0210)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864344v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of the perception of contrastive prosodic focus in French: A functional magnetic resonance imaging study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Hyperintensity of functional networks involving voice-selective cortical regions during silent thought in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pichat</w:t>
+                <w:t xml:space="preserve">Jen Whitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Metzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.22090⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 202 (2), pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2011.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762363v1</w:t>
+                <w:t xml:space="preserve">hal-00734043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperintensity of functional networks involving voice-selective cortical regions during silent thought in schizophrenia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of the perception of contrastive prosodic focus in French: A functional magnetic resonance imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Metzak</w:t>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 202 (2), pp.110-117. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (10), pp.2574-2591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2011.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734043v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement to a NAM-captured whisper-to-speech system</w:t>
               </w:r>
@@ -5993,263 +5993,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoki Toda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (4), pp.314-326</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 52 (4), pp.314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2009.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459973v1</w:t>
+                <w:t xml:space="preserve">hal-00616229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement to a NAM-captured whisper-to-speech system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoki Toda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (4), pp.314. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 52 (4), pp.314-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2009.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00616229v1</w:t>
+                <w:t xml:space="preserve">hal-00459973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of audition and vision for the perception of prosodic contrastive focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 (2-3), pp.177-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6322,51 +6322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6413,77 +6413,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From gestural pointing to vocal pointing in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XIII (2), pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6502,424 +6502,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistable syllables as enacted percepts: A source of an asymmetric bias in the verbal transformation effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anchored down in Anchorage: Syllable structure and segmental anchoring in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Abry</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pauline Welby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 68 (3), pp.458-474</w:t>
+              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.74-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186572v1</w:t>
+                <w:t xml:space="preserve">hal-00371892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An fMRI study of multimodal deixis : preliminary results on prosodic, syntactic, manual and ocular pointing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.915-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchored down in Anchorage: Syllable structure and segmental anchoring in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multistable syllables as enacted percepts: A source of an asymmetric bias in the verbal transformation effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Welby</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.74-124</w:t>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 68 (3), pp.458-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371892v1</w:t>
+                <w:t xml:space="preserve">hal-00186572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The left inferior frontal gyrus under focus: an fMRI study of the production of deixis via syntactic extraction and prosodic focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18, pp.237-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6953,77 +6953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual perception of contrastive focus in reiterant French speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7061,103 +7061,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistable representation of speech forms: a functional MRI study of verbal transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (3), pp.1143-51. </w:t>
@@ -7207,90 +7207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention-based maintenance of speech forms in memory: The case of verbal transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Cathiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7349,64 +7349,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of tongue movements in speech: The Equilibrium point Hypothesis perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7470,575 +7470,575 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoneme monitoring and articulatory suppression in French-speaking adults</w:t>
+                <w:t xml:space="preserve">Does the ultrasound probe affect articulatory gestures in children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boilley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pires</w:t>
+                <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France. pp.218-221</w:t>
+              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872200v1</w:t>
+                <w:t xml:space="preserve">hal-04872176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the ultrasound probe affect articulatory gestures in children?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Phoneme monitoring and articulatory suppression in French-speaking adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France</w:t>
+              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France. pp.218-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872176v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological characterisation of the continuum of hallucination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does auditory verbal aphantasia affect rhyme judgment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Pesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Jacquet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Peperkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECHR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lisbonne, France</w:t>
+              <w:t xml:space="preserve">13th International Seminar of Speech Production (ISSP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806803v1</w:t>
+                <w:t xml:space="preserve">hal-04872153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does auditory verbal aphantasia affect rhyme judgment?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phenomenological characterisation of the continuum of hallucination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sharon Peperkamp</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Seminar of Speech Production (ISSP),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France</w:t>
+              <w:t xml:space="preserve">ECHR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872153v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromyographic analysis of lip and face muscles in beatboxing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAVEBA 2023 - 13th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universita Degli Studi Firenze, Sep 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8076,90 +8076,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la Langue française Parlée Complétée et de l’Auditory Verbal Therapy sur la production de parole d’enfants porteurs d’implants cochléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Internationale d’orthophonie UNADREO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
@@ -8201,77 +8201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonword repetition in children with cochlear implants using different speech and language rehabilitation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3947-3951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8290,649 +8290,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet d’un apprentissage de la Langue française Parlée Complétée (LfPC) sur la conscience phonologique d’enfants entendants francophones en maternelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Consonant production in children with cochlear implants and exposed to Canadian French Cued Speech: an acoustic and articulatory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS - 89ème congrès de l’ACFAS (Association canadienne-française pour l’avancement des sciences). Éducation des élèves sourds ou ayant une surdité : entre participation sociale, inclusion et littératie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273506v1</w:t>
+                <w:t xml:space="preserve">hal-04273490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse électromyographique, acoustique et phonétique de la production de sons beatboxés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Frère</w:t>
+                <w:t xml:space="preserve">Sustaining speech development in French-speaking children fitted with CI: a comparative study on different intervention strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Musicien-Instrument : regards croisés entre sciences du mouvement humain et acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique (SB), Société Française d'Acoustique (SFA), May 2022, paris, France</w:t>
+              <w:t xml:space="preserve">AEAL 2022 - X AEAL Congress of Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Girona, Spain. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931058v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de parole chez l’enfant porteur d’implant(s) cochléaire(s) : Étude sur l’Auditory Verbal Therapy et la Langue française Parlée Complétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loevenbruck Helene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.250-259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2022-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consonant production in children with cochlear implants and exposed to Canadian French Cued Speech: an acoustic and articulatory study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">L’effet d’un apprentissage de la Langue française Parlée Complétée (LfPC) sur la conscience phonologique d’enfants entendants francophones en maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">ACFAS - 89ème congrès de l’ACFAS (Association canadienne-française pour l’avancement des sciences). Éducation des élèves sourds ou ayant une surdité : entre participation sociale, inclusion et littératie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273490v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining speech development in French-speaking children fitted with CI: a comparative study on different intervention strategies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Analyse électromyographique, acoustique et phonétique de la production de sons beatboxés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEAL 2022 - X AEAL Congress of Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Girona, Spain. pp.147</w:t>
+              <w:t xml:space="preserve">Interaction Musicien-Instrument : regards croisés entre sciences du mouvement humain et acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique (SB), Société Française d'Acoustique (SFA), May 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273482v1</w:t>
+                <w:t xml:space="preserve">hal-03931058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative acoustique et articulatoire de la plosion entre parole et beatbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8987,77 +8987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dextérité vocale, respiratoire et articulatoire des beatboxeurs dans la production du humming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9112,103 +9112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies of head nod alignment with pitch prominence in French focus 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Esteve-Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haskins Laboratories, Dec 2020, Providence (virtual), United States. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9233,90 +9233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech production in children with cochlear implants: contribution of French Cued Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9348,234 +9348,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatboxing, is it talking?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+                <w:t xml:space="preserve">Influence of French Cued Speech on speech production in children with cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haskins Laboratories, Dec 2020, Providence (virtual), United States</w:t>
+              <w:t xml:space="preserve">Workshop “Perspectives on Language in Children with Hearing Loss”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Sydney (online), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080931v1</w:t>
+                <w:t xml:space="preserve">hal-03098773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatboxer, est-ce parler ? Ce que nous en dit l'étude de la dynamique articulatoire d'un beatboxer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.472-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9600,103 +9600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humming beatboxing : the vocal orchestra within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAVEBA 2021 - 12th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universita Degli Studi Firenze, Dec 2021, Florence, Italy</w:t>
@@ -9719,959 +9719,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of French Cued Speech on speech production in children with cochlear implants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Production de parole chez l’enfant porteur d’implant cochléaire : apport de la Langue française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Perspectives on Language in Children with Hearing Loss”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Sydney (online), Australia</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.388-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098773v1</w:t>
+                <w:t xml:space="preserve">hal-02798562v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de parole chez l’enfant porteur d’implant cochléaire : apport de la Langue française Parlée Complétée</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatboxing, is it talking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.388-396</w:t>
+              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haskins Laboratories, Dec 2020, Providence (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798562v3</w:t>
+                <w:t xml:space="preserve">hal-03080931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of inner speaking, imitating and hearing: an fMRI study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Le Human Beatbox : un langage musical au défi des limites physiologiques humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pichat</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367806v1</w:t>
+                <w:t xml:space="preserve">hal-02301525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-schoolers use head gestures rather than duration or pitch range to signal narrow focus in French</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ventilatory dynamics in human beatboxing: is it similar to speech and singing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367780v1</w:t>
+                <w:t xml:space="preserve">hal-02301666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory dynamics in human beatboxing: is it similar to speech and singing?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baraduc</w:t>
+                <w:t xml:space="preserve">Phonological skills in children with cochlear implants: Contribution of a Cued Speech education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">ICPC 2019 - International Child Phonology Conference (ICPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301666v1</w:t>
+                <w:t xml:space="preserve">hal-04273526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological skills in children with cochlear implants: Contribution of a Cued Speech education</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of inner speaking, imitating and hearing: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPC 2019 - International Child Phonology Conference (ICPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273526v1</w:t>
+                <w:t xml:space="preserve">hal-02367806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Human Beatbox : un langage musical au défi des limites physiologiques humaines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pre-schoolers use head gestures rather than duration or pitch range to signal narrow focus in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Esteve-Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301525v1</w:t>
+                <w:t xml:space="preserve">hal-02367780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement phonologique de l’enfant implanté : l’apport de la Langue française Parlée Complétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2019 - 8èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mons, Belgium. pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10696,90 +10696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating production and perception tasks in a psycholinguistic approach to assessment of Speech Sound Disorder in French: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Macleod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPLA 2018 - 17th International Clinical Phonetics and Linguistics Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, St Julian's, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10804,103 +10804,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential diagnostic of childhood apraxia of speech: a multiple-case study on French-speaking children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Macleod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Speech-Language-Hearing Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10925,90 +10925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatboxer la parole, des consonnes occlusives aux sons percussifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pôle Grenoble Cognition - 8e Rencontres du Pôle Grenoble Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11158,77 +11158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of voicing by French-speaking CI children after long-term implant use: an acoustic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11253,103 +11253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoneme categorization depends on production abilities during the first year of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIS 2016 - International Conference on Infant Studies (ICIS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, La Nouvelle Orléans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11374,77 +11374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking adults vs. children: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11463,476 +11463,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consonant and syllable frequency effects in stop and fricative acquisition in preschool Drehu-and French-acquiring children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet TDSP France-Québec : évaluation et dépistage des troubles du développement des sons de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Monnin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Macleod Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2015 - 18th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Glasgow, Aug 2015, Glasgow, United Kingdom. pp.665</w:t>
+              <w:t xml:space="preserve">Colloque international Atylang, Atypies langagières : mais de quoi parle-t-on vraiment ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250518v1</w:t>
+                <w:t xml:space="preserve">hal-01251090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet TDSP France-Québec : évaluation et dépistage des troubles du développement des sons de parole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Perceptual abilities in relation with motor development during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Macleod Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Atylang, Atypies langagières : mais de quoi parle-t-on vraiment ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251090v1</w:t>
+                <w:t xml:space="preserve">hal-01301013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual abilities in relation with motor development during the first year of life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ambient language frequency effects on obstruent acquisition in preschool Drehu- and French-acquiring children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">5th EICEFALA (Encontro Internacional de Ciências da Fala) International meeting on Speech Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301013v2</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient language frequency effects on obstruent acquisition in preschool Drehu- and French-acquiring children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consonant and syllable frequency effects in stop and fricative acquisition in preschool Drehu-and French-acquiring children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EICEFALA (Encontro Internacional de Ciências da Fala) International meeting on Speech Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">ICPhS 2015 - 18th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, Aug 2015, Glasgow, United Kingdom. pp.665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251102v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vowel spaces in French children wearing cochlear implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11964,562 +11964,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic characteristics of speech production by French children wearing cochlear implants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Integration gehörter und gesehener Sprache im Säuglingsalter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPC 2013 - International Child Phonology Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">Fachgruppe Entwicklungspsychologie der Deutschen Gesellschaft für Psychologie (EPSY) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838770v1</w:t>
+                <w:t xml:space="preserve">hal-05010792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labial EMG activity during wilful inner speech and during auditory verbal hallucinations in schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Perceptual evaluation of tonal and contextual cues to sarcasm in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Duval</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lola Fouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN 13 - 11e Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France. pp.P2.195, abstract 480</w:t>
+              <w:t xml:space="preserve">PaPI 2013 - Phonetics and Phonology in Iberia Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. pp.132-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863932v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration gehörter und gesehener Sprache im Säuglingsalter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+                <w:t xml:space="preserve">Phonetic characteristics of speech production by French children wearing cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fachgruppe Entwicklungspsychologie der Deutschen Gesellschaft für Psychologie (EPSY) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">ICPC 2013 - International Child Phonology Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010792v1</w:t>
+                <w:t xml:space="preserve">hal-00838770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of tonal and contextual cues to sarcasm in French</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Labial EMG activity during wilful inner speech and during auditory verbal hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Fouillaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaPI 2013 - Phonetics and Phonology in Iberia Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. pp.132-134</w:t>
+              <w:t xml:space="preserve">SN 13 - 11e Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France. pp.P2.195, abstract 480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863930v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic cues of sarcastic speech in French: slower, higher, wider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Spini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.3537-3541, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12547,804 +12547,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble du contrôle de la parole intérieure : cas des hallucinations auditives verbales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Dohen</w:t>
+                <w:t xml:space="preserve">An acoustic study of speech production by French children wearing cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.233-240</w:t>
+              <w:t xml:space="preserve">ELA 2012 - 3rd Early Language Acquisition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711363v1</w:t>
+                <w:t xml:space="preserve">hal-00781655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsal and coronal acquisition in Drehu and French is unexpected by markedness constraints alone</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visual language discrimination in 6- and 12-month-olds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Gervain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPC 2012 - International Child Phonology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Minneapolis, MN, United States</w:t>
+              <w:t xml:space="preserve">47. Kongress der deutschen Gesellschaft für Psychologie (DGPs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781641v1</w:t>
+                <w:t xml:space="preserve">hal-05010798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic study of speech production by French children wearing cochlear implants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Trouble du contrôle de la parole intérieure : cas des hallucinations auditives verbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schmerber</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELA 2012 - 3rd Early Language Acquisition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781655v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual language discrimination in 6- and 12-month-olds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorsal and coronal acquisition in Drehu and French is unexpected by markedness constraints alone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary E. Beckman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Kongress der deutschen Gesellschaft für Psychologie (DGPs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">ICPC 2012 - International Child Phonology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Minneapolis, MN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010798v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vowel context and frequency effects in dorsal and coronal acquisition in Drehu and French</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activité musculaire oro-faciale durant les hallucinations auditives verbales et durant la parole intérieure : liens avec un modèle de contrôle moteur de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montréal, Québec, Canada. pp.91</w:t>
+              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613845v1</w:t>
+                <w:t xml:space="preserve">hal-00613903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité musculaire oro-faciale durant les hallucinations auditives verbales et durant la parole intérieure : liens avec un modèle de contrôle moteur de la parole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vowel context and frequency effects in dorsal and coronal acquisition in Drehu and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary E. Beckman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.79-82</w:t>
+              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montréal, Québec, Canada. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613903v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial muscle activity during inner speech and auditory verbal hallucinations: implications for a speech control model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montréal, Québec, Canada. pp.Abstract #20</w:t>
@@ -13386,90 +13386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal thought generation and auditory perception in schizophrenia: a follow-up fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Metzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jen Whitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2011 - 17th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Québec City, Canada. pp.106</w:t>
@@ -13492,949 +13492,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Activation of the Auditory Cortex in Schizophrenia in Thought Generation and Perception</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Language-specific influence on phoneme development: French and Drehu data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.1882-1885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537485v1</w:t>
+                <w:t xml:space="preserve">hal-00557749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal perception of whispered and voiced prosody in French: A preliminary fMRI study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of the perception of prosodic focus in French: An fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monica Baciu</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.112-113</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559204v1</w:t>
+                <w:t xml:space="preserve">hal-00537235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal thought generation in schizophrenia patients is associated with aberrant activation in a neural network involving task-positive and task-negative aspects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Rapin</w:t>
+                <w:t xml:space="preserve">Who ate the candy? Neural processing of prosodic contrastive focus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Metzak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIRS 2010 - 2nd Biennal Schizophrenia International Research Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00476392v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who ate the candy? Neural processing of prosodic contrastive focus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Corrélats neurocognitifs de la perception de la focalisation prosodique contrastive en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537234v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats neurocognitifs de la perception de la focalisation prosodique contrastive en français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Increased Activation of the Auditory Cortex in Schizophrenia in Thought Generation and Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Metzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen Whitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537231v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of the perception of prosodic focus in French: An fMRI study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Multimodal perception of whispered and voiced prosody in French: A preliminary fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pichat</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Callan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E. Callan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537235v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-specific influence on phoneme development: French and Drehu data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Verbal thought generation in schizophrenia patients is associated with aberrant activation in a neural network involving task-positive and task-negative aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Metzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen Whitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIRS 2010 - 2nd Biennal Schizophrenia International Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Florence, Italy. pp.467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2010.02.876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557749v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An fMRI study of the perception of contrastive prosodic focus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14470,744 +14470,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités de l'acquisition des consonnes en français et en drehu : influence de la langue ambiante</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Bilateral auditory and left-dominant premotor activity in prosodic focus processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.29-32</w:t>
+              <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557748v1</w:t>
+                <w:t xml:space="preserve">hal-00537230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral auditory and left-dominant premotor activity in prosodic focus processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Spécificités de l'acquisition des consonnes en français et en drehu : influence de la langue ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537230v1</w:t>
+                <w:t xml:space="preserve">hal-00557748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération d'activité musculaire oro-faciale lors des hallucinations auditives verbales chez les patients schizophrènes</w:t>
+                <w:t xml:space="preserve">Collecting traces of activity in orofacial muscles during auditory verbal hallucinations in schizophrenic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2009 - 3èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France. pp.49</w:t>
+              <w:t xml:space="preserve">APAAM 2009 - 162nd Annual Meeting of the American Psychiatric Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, San Francisco, United States. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475692v1</w:t>
+                <w:t xml:space="preserve">hal-00475681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting traces of activity in orofacial muscles during auditory verbal hallucinations in schizophrenic patients</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multimodal HMM-based NAM-to-speech conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Anh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Toda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APAAM 2009 - 162nd Annual Meeting of the American Psychiatric Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, San Francisco, United States. pp.32</w:t>
+              <w:t xml:space="preserve">Interspeech 2009 - 10th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.656-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475681v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal HMM-based NAM-to-speech conversion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Some articulatory and cerebral correlates of prosodic focus in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomoki Toda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2009 - 10th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.656-659</w:t>
+              <w:t xml:space="preserve">Workshop on "Experimental Studies on Intonation: Phonetic, Phonological and Psycholinguistic Aspects of Sentence Prosody"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419232v1</w:t>
+                <w:t xml:space="preserve">hal-00371899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some articulatory and cerebral correlates of prosodic focus in French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Récupération d'activité musculaire oro-faciale lors des hallucinations auditives verbales chez les patients schizophrènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Experimental Studies on Intonation: Phonetic, Phonological and Psycholinguistic Aspects of Sentence Prosody"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">JPC 2009 - 3èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371899v1</w:t>
+                <w:t xml:space="preserve">hal-00475692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual perception of prosodic contrastive focus in whispered French</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Left parietal activation during the production of pointing in several modalities: prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.3460, </w:t>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2934308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.2933793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346896v1</w:t>
+                <w:t xml:space="preserve">hal-00346886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement to a NAM captured whisper-to-speech system</w:t>
               </w:r>
@@ -15219,51 +15262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15295,856 +15338,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left parietal activation during the production of pointing in several modalities: prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Predicting F0 and voicing from NAM-captured whispered speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Anh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Toda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.107-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346886v1</w:t>
+                <w:t xml:space="preserve">hal-00333290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting F0 and voicing from NAM-captured whispered speech</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence des fréquences lexicales des langues française et drehu sur l'acquisition des consonnes initiales de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomoki Toda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.107-110</w:t>
+              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333290v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des fréquences lexicales des langues française et drehu sur l'acquisition des consonnes initiales de mots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Collecting Traces of Activity in Orofacial Muscles during Auditory Verbal Hallucinations in Schizophrenic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1591</w:t>
+              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.269-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346917v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Traces of Activity in Orofacial Muscles during Auditory Verbal Hallucinations in Schizophrenic Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la conversion de voix chuchotée enregistrée par capteur NAM vers la voix audible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Anh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mircea Polosan</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.269-272</w:t>
+              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.110-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371919v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception as a (Shaped) Mirror of Action: It Seems Easier to Lipread One's Own Speech Gestures than those of Somebody Else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on "Speech and Face to Face Communication"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la conversion de voix chuchotée enregistrée par capteur NAM vers la voix audible</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Audiovisual perception of prosodic contrastive focus in whispered French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.3460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2934308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339058v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Perception of Prosodic Contrastive Focus in French: A Preliminary fMRI Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cerebral correlates of multimodal pointing: An fmri study of prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Summerschool: "Cognitive and physical models of speech production, perception and perception-production interaction. Part II : Brain and Speech".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Autrans, France. http://www.zas.gwz-berlin.de/events/summerschool_2007/index.htm</w:t>
+              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Sarrebruck, Germany. pp.1861-1864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371958v1</w:t>
+                <w:t xml:space="preserve">hal-00275718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of frequency on word-initial obstruent acquisition in Hexagonal French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary E. Beckman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Sarrebruck, Germany. pp.1569-1572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16169,64 +16169,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données fréquentielles du français et du drehu dans le langage adressé au jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16258,195 +16258,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral correlates of multimodal pointing: An fmri study of prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multimodal Perception of Prosodic Contrastive Focus in French: A Preliminary fMRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Callan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E. Callan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Sarrebruck, Germany. pp.1861-1864</w:t>
+              <w:t xml:space="preserve">International Summerschool: "Cognitive and physical models of speech production, perception and perception-production interaction. Part II : Brain and Speech".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Autrans, France. http://www.zas.gwz-berlin.de/events/summerschool_2007/index.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275718v1</w:t>
+                <w:t xml:space="preserve">hal-00371958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory-Visual Perception of Acoustically Degraded Prosodic Contrastive Focus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.P20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16465,450 +16465,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left parietal activation during multimodal deixis: preliminary results on prosodic, syntactic, manual and ocular pointing.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Visual Correlates of Prosodic Contrastive Focus in French: Description and Inter-Speaker Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hill Harold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2006 - 12th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Florence, Italy. pp.S36</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Dresden, Germany. p. 221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371961v1</w:t>
+                <w:t xml:space="preserve">hal-00370935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lombard Effect: a physiological reflex or a controlled intelligibility enhancement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil. pp.255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Correlates of Prosodic Contrastive Focus in French: Description and Inter-Speaker Variability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Left parietal activation during multimodal deixis: preliminary results on prosodic, syntactic, manual and ocular pointing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Dresden, Germany. p. 221-224</w:t>
+              <w:t xml:space="preserve">OHBM 2006 - 12th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Florence, Italy. pp.S36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370935v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Acoustic and Articulatory Study of Lombard Speech: Global Effects on the Utterance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2006 - ICSLP, Ninth International Conference on Spoken Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. p. 2246-2249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16933,103 +16933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude acoustique et articulatoire de la parole Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17048,165 +17048,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual Production and Perception of Contrastive Focus in French: a multispeaker study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A study of articulatory and acoustic correlates of contrastive emphasis in French children and adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech/Eurospeech 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. p. 2413-2416</w:t>
+              <w:t xml:space="preserve">Un siècle de phonétique expérimentale : histoire et développement. De Théodore Rosset à John Ohala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370936v1</w:t>
+                <w:t xml:space="preserve">hal-00371965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Measurement Approach to the Identification of the Audiovisual Facial Correlates of Contrastive Focus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hill Harold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auditory-Visual Speech Processing Workshop 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Vancouver Island, Canada. p. 115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17225,437 +17238,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of articulatory and acoustic correlates of contrastive emphasis in French children and adults.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Segmental “Anchorage” and the French late rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Welby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un siècle de phonétique expérimentale : histoire et développement. De Théodore Rosset à John Ohala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2005: the 9th Annual Conference on Speech Communication and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lisboa, Portugal. pp.2369-2372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371965v1</w:t>
+                <w:t xml:space="preserve">hal-00371967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental “Anchorage” and the French late rise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Audiovisual Prosody: towards a multispeaker description of the production and perception of contrastive focus in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2005: the 9th Annual Conference on Speech Communication and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lisboa, Portugal. pp.2369-2372</w:t>
+              <w:t xml:space="preserve">ATR Symposium on the Cross-modal Processing of Faces and Voices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Kyoto, Japan. p. 17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371967v1</w:t>
+                <w:t xml:space="preserve">hal-00370953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual Prosody: towards a multispeaker description of the production and perception of contrastive focus in French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Prosodie audio-visuelle : production et perception de la focalisation contrastive en français hexagonal standard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATR Symposium on the Cross-modal Processing of Faces and Voices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Kyoto, Japan. p. 17-18</w:t>
+              <w:t xml:space="preserve">Un siècle de phonétique expérimentale : histoire et développement. De Théodore Rosset à John Ohala.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370953v1</w:t>
+                <w:t xml:space="preserve">hal-00371963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodie audio-visuelle : production et perception de la focalisation contrastive en français hexagonal standard.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Audiovisual Production and Perception of Contrastive Focus in French: a multispeaker study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un siècle de phonétique expérimentale : histoire et développement. De Théodore Rosset à John Ohala.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Interspeech/Eurospeech 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. p. 2413-2416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371963v1</w:t>
+                <w:t xml:space="preserve">hal-00370936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance de la représentation d'une consonne entre les voyelles : Les conditions d'une intégration audiovisuelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gedzelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées d'Etudes de la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17680,90 +17680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual and auditory perception of epenthetic glide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gedzelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audio-Visual Speech Processing AVSP 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, St. Jorioz, France. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17833,90 +17833,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de parole chez les enfants porteurs d'implants cochléaires : Apports de l'Auditory Verbal Therapy et de la Langue française Parlée Complétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalies Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.155-156, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17941,103 +17941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la production de consonnes chez les enfants porteurs d’implants cochléaires lorsqu’ils sont exposés à la Langue française Parlée Complétée : corrélats acoustiques et articulatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vilain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.19-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18056,342 +18056,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech rehabilitation in chronic post-stroke aphasia using visual illustration of speech articulators.A case report study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célise Haldin</w:t>
+                <w:t xml:space="preserve">Influence of French Cued Speech on consonant production in children with cochlear implants: an ultrasound study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WFN 2020 - 11th World Congress for NeuroRehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lyon (online), France. </w:t>
+              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098915v1</w:t>
+                <w:t xml:space="preserve">hal-03098745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of French Cued Speech on consonant production in children with cochlear implants: an ultrasound study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Speech rehabilitation in chronic post-stroke aphasia using visual illustration of speech articulators.A case report study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célise Haldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piscicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States. </w:t>
+              <w:t xml:space="preserve">WFN 2020 - 11th World Congress for NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lyon (online), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098745v2</w:t>
+                <w:t xml:space="preserve">hal-03098915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial electromyographic correlates of induced verbal rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalborczyk Ladislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied and Situated Language Processing: Stepping out of the Frame (ESLP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France. , 2015</w:t>
@@ -18420,103 +18420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Speech Preference in 6-month-old Infants: A Sex Difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Research in Child Development (SRCD) 2015 Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Philadelphia, United States. , pp.Poster 959422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18541,103 +18541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face-voice representation of gender in 3.5- and 6-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRCD Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Seattle, Washington, United States</w:t>
@@ -18666,103 +18666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-modal Matching of Audiovisual German and French Speech in Infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRCD Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Seattle, Washington, United States</w:t>
@@ -18836,77 +18836,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Aspects of Speech and the Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susanne Fuchs, Hélène Loevenbruck, Daniel Pape, Pascal Perrier. Peter Lang Verlag, Frankfurt am Main, Germany, 405 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18937,64 +18937,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications Linguistiques, pp.125, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19044,103 +19044,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive neuroscience view of inner language: to predict and to hear, see, feel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Langland-Hassan &amp; Agustín Vicente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inner Speech: New Voices</w:t>
@@ -19186,103 +19186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas d'incarnation linguistique : implication du système moteur orofacial dans les ruminations mentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cognition incarnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Vrin, pp.297-324, 2017, Recherches sur la philosophie et le langage, 978-2-7116-8423-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19320,64 +19320,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hallucinations auditives verbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Pinto &amp; Marc Sato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Neurolinguistique - Du cerveau au langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -19419,90 +19419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage Intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19555,311 +19555,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole, entre objets vocaux et objets du monde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Bimodal Perception within the natural time-course of speech production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Michel Denis. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bailly G., Perrier P. &amp; Vatikiotis-Bateson E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychologie cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, pp.165-199, 2012, Cogniprisme, 978-2-7351-1509-9</w:t>
+              <w:t xml:space="preserve">Audiovisual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.121-158, 2012, 9781107006829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782274v1</w:t>
+                <w:t xml:space="preserve">hal-00821829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal Perception within the natural time-course of speech production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La parole, entre objets vocaux et objets du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Bailly G., Perrier P. &amp; Vatikiotis-Bateson E. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audiovisual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.121-158, 2012, 9781107006829</w:t>
+              <w:t xml:space="preserve">La psychologie cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, pp.165-199, 2012, Cogniprisme, 978-2-7351-1509-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821829v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointage manuel et vocal : corrélats sensorimoteurs et neurocognitifs, coordination geste manuel / parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis-Jean Boë, Jean-Luc Schwartz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La parole. Origines, développement, structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Ophrys, pp.97-116, 2011, Faits de Langues, n°37, 978-2-7080-1314-8</w:t>
@@ -19888,64 +19888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing prosody from the lips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20009,77 +20009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointing is 'special</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susanne Fuchs, Hélène Loevenbruck, Daniel Pape, Pascal Perrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Some Aspects of Speech and the Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.211-258, 2009</w:t>
@@ -20108,77 +20108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are tones aligned with articulatory events? Evidence from Italian and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20237,77 +20237,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory and acoustic correlates of contrastive focus in French children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Harrington &amp; M. Tabain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Production: Models, Phonetic Processes and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Psychology Press : New York, pp.227-251, 2006</w:t>
@@ -20336,77 +20336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal coordination of articulatory gestures in consonant clusters and sequences of consonants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary E. Beckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok K. Krishnamurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20532,51 +20532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Mefferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20620,64 +20620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la musique est bonne et quand les mots du livre sonnent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20749,90 +20749,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cued Speech Proficiency improves Segment and Cluster Accuracy in French-speaking Children with Cochlear Implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20895,51 +20895,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pistes pour le contrôle d'un robot parlant capable de réduction vocalique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Institut National Polytechnique Grenoble (INPG), 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20998,51 +20998,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loquor, ergo communico-cogito-sum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences cognitives. Université Grenoble Alpes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21229,51 +21229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpnc.univ-grenoble-alpes.fr/Helene-Loevenbruck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527552v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103974" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanbuckhave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109378" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05481139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piscicelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhao Dai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2026.103954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pitel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Harivel Oualli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0788" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carignan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028585" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00078" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Van Bogaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1152516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.31051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03348546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve&#8208;gibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13154" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meloni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03705906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2022.0701" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabrese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002921" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H.W. Koster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.10.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00367-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1780473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03344800v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schott-Brua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalies Consortium" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17549507.2020.1844799" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014839v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Remon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104859" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696432v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H W Koster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233282" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Christian B&#252;rkner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-18-0006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1302511" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.04.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12228" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Richoz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169325" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie M. Lavigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile A. Rapin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Metzak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer C. Whitman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanghee Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967730v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lachaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.12.034" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Quinn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Tanaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2013/12-0210)" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412473016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762363v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22090" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734043v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Whitman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Metzak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2011.12.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Toda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.11.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830909103166" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Heracleous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.6.77" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carota" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371892v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2004.12.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370938v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.07.055" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX185TP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371905v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x03220161" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KP0NZ6XS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pires" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872176v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872153v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Pesci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Josse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515078v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clart&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bull" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03940349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loevenbruck Helene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-27" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273490v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273482v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833170v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848055v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabr&#232;se" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Puissant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080931v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798574v3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510719v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098773v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798562v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367780v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301666v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273530v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950372v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044352v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670801v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345577v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489951v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascalis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345574v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250518v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Monnin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251090v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macleod Andrea" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301013v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838770v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Scarbel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863932v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863930v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fouillaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864346v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-761" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711363v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781641v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E. Beckman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Edwards" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781655v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010798v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537485v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559204v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Callan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Callan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476392v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2010.02.876" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25FWX8XF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537234v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537231v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537235v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557749v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537230v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475692v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475681v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419232v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371899v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934308" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333288v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346886v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933793" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333290v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346917v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371919v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371907v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Arnaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339058v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371958v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275720v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371960v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275718v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275716v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371961v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214307v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370935v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Harold" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370947v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214304v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370936v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371967v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370953v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371963v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457892v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457887v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132816v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273473v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098915v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098745v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250854v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalborczyk Ladislas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251115v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019743v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019737v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370393v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pape" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370874v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898992v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/inner-speech-9780198796640?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887636v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442463v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467107v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782274v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784592v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360765v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Hill" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/31076" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-186-5.ch014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360758v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244489v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371878v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371717v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Collins" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok K. Krishnamurthy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley C. Ahalt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352262v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guenther" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mefferd" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386580v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.106.0110" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341864v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293306v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02461867v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpnc.univ-grenoble-alpes.fr/Helene-Loevenbruck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527566v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanbuckhave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103974" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05481139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piscicelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhao Dai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2026.103954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pitel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Harivel Oualli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0788" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carignan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028585" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Van Bogaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1152516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.31051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03348546v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve&#8208;gibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13154" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03705906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2022.0701" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00367-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabrese" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002921" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H.W. Koster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.10.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1780473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696432v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H W Koster" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03344800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schott-Brua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalies Consortium" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17549507.2020.1844799" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014839v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Remon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Deudon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104859" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Christian B&#252;rkner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-18-0006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.04.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519114v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Richoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169325" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12228" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1302511" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966620v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie M. Lavigne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile A. Rapin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Metzak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer C. Whitman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanghee Jung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2014.08.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967730v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lachaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.12.034" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Quinn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Tanaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412473016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926630v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2013/12-0210)" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Whitman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Metzak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2011.12.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762363v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Toda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.11.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830909103166" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Heracleous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.6.77" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carota" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2004.12.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370938v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.07.055" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX185TP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371905v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x03220161" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KP0NZ6XS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872200v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pires" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872153v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Pesci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Josse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515078v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273482v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03940349v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loevenbruck Helene" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-27" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273506v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clart&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bull" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931058v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833170v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848055v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabr&#232;se" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Puissant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798574v3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510719v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798562v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080931v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301666v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367806v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273530v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950372v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044352v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670801v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345577v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489951v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascalis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345574v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macleod Andrea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301013v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251102v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250518v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Monnin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010792v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fouillaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838770v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Scarbel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863932v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864346v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-761" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010798v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711363v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781641v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E. Beckman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Edwards" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613845v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557749v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537234v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537231v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537485v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559204v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Callan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Callan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476392v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2010.02.876" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25FWX8XF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537230v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557748v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475681v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419232v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475692v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346886v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933793" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333288v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333290v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346917v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339058v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371907v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Arnaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346896v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934308" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275718v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275720v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371960v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371958v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275716v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370935v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Harold" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214307v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371961v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370947v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214304v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371965v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371967v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370953v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370936v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457892v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457887v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132816v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273473v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098745v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098915v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250854v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalborczyk Ladislas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251115v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019743v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019737v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370393v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pape" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370874v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898992v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/inner-speech-9780198796640?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887636v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442463v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467107v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782274v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784592v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360765v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Hill" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/31076" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-186-5.ch014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360758v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244489v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371878v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371717v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Collins" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok K. Krishnamurthy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley C. Ahalt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352262v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guenther" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mefferd" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386580v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.106.0110" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341864v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293306v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02461867v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>