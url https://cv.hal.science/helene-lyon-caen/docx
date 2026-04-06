--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1795,295 +1795,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS constraints on deformation in northern Central America from 1999 to 2017, Part 1 – Time-dependent modelling of large regional earthquakes and their post-seismic effects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous V p / V s Ratios at Seismic Frequencies Might Evidence Highly Damaged Rocks in Subduction Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Cosenza</w:t>
+                <w:t xml:space="preserve">Lucas Pimienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Flores</w:t>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Estelle Solange Violay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy249⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (22), pp.12,210-12,217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018gl080132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992558v1</w:t>
+                <w:t xml:space="preserve">hal-02325997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous V p / V s Ratios at Seismic Frequencies Might Evidence Highly Damaged Rocks in Subduction Zones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Estelle Solange Violay</w:t>
+                <w:t xml:space="preserve">GPS constraints on deformation in northern Central America from 1999 to 2017, Part 1 – Time-dependent modelling of large regional earthquakes and their post-seismic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Fortin</w:t>
+                <w:t xml:space="preserve">Beatriz Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gueguen</w:t>
+                <w:t xml:space="preserve">Omar Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (22), pp.12,210-12,217. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (3), pp.2177-2194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018gl080132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325997v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral variations of the midcrustal seismicity in western Nepal: Seismotectonic implications</w:t>
               </w:r>
@@ -3285,51 +3285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 201 (2), pp.856-868. </w:t>
@@ -7694,51 +7694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133213v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2023.2219237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797413v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lyon-Caen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E Mercerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlaude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.113767" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Adhikari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hoste-Colomer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duverger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richard-Dinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Dieterich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2733-2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardonio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schubnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Das" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085589" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dessales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arrighetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102440" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325982v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180332" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ellis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mccaffrey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cosenza Muralles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiba Subedi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cosenza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Flores" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy249" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pimienta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estelle Solange Violay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueguen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989664v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoste-Colomer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B Adhikari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy264" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Albini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rovida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160181" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adhikari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-17-1857-2017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx081" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Sokos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mordret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx298" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992622v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilhem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw364" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria P Ellis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demets" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Molina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu484" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364626v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kapetanidis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papadimitriou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matrullo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karakonstantis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv249" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065298" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NMC65K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llieva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu212" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchesco Pacchiani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu096" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Franco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostoglodov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05390.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ryder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hayes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haberland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012gl051308" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011jb009071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cociani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacchiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006859" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pacchiani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04409.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Novotn&#253;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jansk&#253;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plicka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-008-0009-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMV5HZ8H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057876v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasserre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arzu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027694" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417768v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpetsidaki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSE.0000021376.21087.2d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47902A2437E8CC5DADD1F7A886212EFFFE2CA09C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407330v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makropoulos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.12.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFZCQPKC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazis Pitilakis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Makropoulos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemeille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NH5ZHS8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latorre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6ZF1W6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356363v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T King" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01441.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416924v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ruegg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papazissi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900148" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416959v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinettes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.1999.00779.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009795618839" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C13045EFE09F2E5348246082C90D7A0A16EFFA54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415818v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Baker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis T Hatzfeld" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elephteria Papadirnitriou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1997.tb06600.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Drakopoulos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baskoutass" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delibassis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355090v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostoglodov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482590v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosenza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Zan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ansari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05115812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133213v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2023.2219237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797413v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lyon-Caen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E Mercerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlaude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.113767" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Adhikari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hoste-Colomer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duverger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richard-Dinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Dieterich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2733-2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardonio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schubnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Das" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085589" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dessales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arrighetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102440" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325982v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180332" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ellis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mccaffrey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cosenza Muralles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiba Subedi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pimienta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estelle Solange Violay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080132" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cosenza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Flores" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy249" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989664v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoste-Colomer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B Adhikari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy264" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Albini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rovida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160181" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adhikari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-17-1857-2017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx081" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Sokos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mordret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx298" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992622v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilhem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw364" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria P Ellis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demets" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Molina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu484" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364626v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kapetanidis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papadimitriou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matrullo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karakonstantis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv249" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065298" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NMC65K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llieva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu212" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchesco Pacchiani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu096" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Franco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostoglodov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05390.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ryder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hayes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haberland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012gl051308" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011jb009071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cociani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacchiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006859" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pacchiani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04409.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Novotn&#253;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jansk&#253;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plicka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-008-0009-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMV5HZ8H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057876v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasserre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arzu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027694" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417768v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpetsidaki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSE.0000021376.21087.2d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47902A2437E8CC5DADD1F7A886212EFFFE2CA09C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407330v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makropoulos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.12.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFZCQPKC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazis Pitilakis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Makropoulos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemeille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NH5ZHS8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latorre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6ZF1W6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356363v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T King" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01441.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416924v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ruegg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papazissi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900148" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416959v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinettes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.1999.00779.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009795618839" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C13045EFE09F2E5348246082C90D7A0A16EFFA54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415818v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Baker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis T Hatzfeld" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elephteria Papadirnitriou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1997.tb06600.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Drakopoulos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baskoutass" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delibassis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355090v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostoglodov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482590v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosenza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Zan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ansari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05115812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>