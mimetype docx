--- v1 (2026-04-06)
+++ v2 (2026-05-24)
@@ -2708,278 +2708,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for earthquake rupture rate estimates of fault networks: example for the western Corinth rift, Greece</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+                <w:t xml:space="preserve">Automatic analysis of the Gorkha earthquake aftershock sequence: evidences of structurally segmented seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Boiselet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-17-1857-2017⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209 (2), pp.1111-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625615v1</w:t>
+                <w:t xml:space="preserve">hal-01989540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis of the Gorkha earthquake aftershock sequence: evidences of structurally segmented seismicity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+                <w:t xml:space="preserve">Methodology for earthquake rupture rate estimates of fault networks: example for the western Corinth rift, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Letort</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Boiselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 209 (2), pp.1111-1125. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (10), pp.1857 - 1869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggx081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-17-1857-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989540v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient noise tomography of the western Corinth Rift, Greece</w:t>
               </w:r>
@@ -3099,51 +3099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleseismic depth estimation of the 2015 Gorkha−Nepal aftershocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,303 +3361,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2013 earthquake swarm in Helike, Greece: seismic activity at the root of old normal faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2003-2004 seismic swarm in the western Corinth rift: Evidence for a multiscale pore pressure diffusion process along a permeable fault system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kapetanidis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv249⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (18), pp.7374 - 7382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL065298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364626v1</w:t>
+                <w:t xml:space="preserve">hal-01416295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2003-2004 seismic swarm in the western Corinth rift: Evidence for a multiscale pore pressure diffusion process along a permeable fault system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Duverger</w:t>
+                <w:t xml:space="preserve">The 2013 earthquake swarm in Helike, Greece: seismic activity at the root of old normal faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kapetanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Matrullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karakonstantis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL065298⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 202 (3), pp.2044-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01416295v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal mechanisms of earthquake multiplets in the western part of the Corinth Rift (Greece): influence of the velocity model and constraints on the geometry of the active faults</w:t>
               </w:r>
@@ -4039,295 +4039,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault kinematics in northern Central America and coupling along the subduction interface of the Cocos Plate, from GPS data in Chiapas (Mexico), Guatemala and El Salvador</w:t>
+                <w:t xml:space="preserve">Aftershock seismicity of the 2010 Maule Mw=8.8, Chile, earthquake: Correlation between co-seismic slip models and aftershock distribution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Franco</w:t>
+                <w:t xml:space="preserve">A. Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lasserre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
+                <w:t xml:space="preserve">I. Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Kostoglodov</w:t>
+                <w:t xml:space="preserve">G. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Molina</w:t>
+                <w:t xml:space="preserve">C. Haberland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05390.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (8), pp.L08310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012gl051308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764116v1</w:t>
+                <w:t xml:space="preserve">hal-02057777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aftershock seismicity of the 2010 Maule Mw=8.8, Chile, earthquake: Correlation between co-seismic slip models and aftershock distribution?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault kinematics in northern Central America and coupling along the subduction interface of the Cocos Plate, from GPS data in Chiapas (Mexico), Guatemala and El Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ryder</w:t>
+                <w:t xml:space="preserve">Aurore Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hayes</w:t>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Haberland</w:t>
+                <w:t xml:space="preserve">Vladimir Kostoglodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Comte</w:t>
+                <w:t xml:space="preserve">E. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (8), pp.L08310. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189 (3), pp.1223-1236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012gl051308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05390.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057777v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rate across the Nepal Himalaya and interseismic coupling on the Main Himalayan Thrust: Implications for seismic hazard</w:t>
               </w:r>
@@ -4815,51 +4815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity and Crustal Structure of the Polochic-Motagua Fault System Area (Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,51 +5492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the CRLN seismic network in the western Corinth Rift: evidence for old-fault reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6714,51 +6714,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging of the Corinth rift from a new passive seismic tomography and receiver function analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6852,77 +6852,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accomodation of the deformation in the Cocos-Caribbean-North America triple junction area, from GPS meaurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kostoglodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7121,51 +7121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale Observations and Modeling of Strain Partitioning in Guatemala from SAR Interferometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,51 +7694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133213v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2023.2219237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797413v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lyon-Caen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E Mercerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlaude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.113767" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Adhikari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hoste-Colomer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duverger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richard-Dinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Dieterich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2733-2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardonio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schubnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Das" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085589" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dessales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arrighetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102440" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325982v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180332" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ellis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mccaffrey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cosenza Muralles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiba Subedi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pimienta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estelle Solange Violay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080132" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cosenza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Flores" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy249" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989664v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoste-Colomer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B Adhikari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy264" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Albini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rovida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160181" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adhikari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-17-1857-2017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx081" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Sokos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mordret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx298" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992622v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilhem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw364" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria P Ellis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demets" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Molina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu484" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364626v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kapetanidis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papadimitriou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matrullo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karakonstantis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv249" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065298" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NMC65K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llieva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu212" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchesco Pacchiani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu096" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Franco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostoglodov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05390.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ryder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hayes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haberland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012gl051308" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011jb009071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cociani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacchiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006859" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pacchiani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04409.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Novotn&#253;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jansk&#253;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plicka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-008-0009-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMV5HZ8H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057876v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasserre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arzu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027694" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417768v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpetsidaki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSE.0000021376.21087.2d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47902A2437E8CC5DADD1F7A886212EFFFE2CA09C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407330v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makropoulos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.12.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFZCQPKC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazis Pitilakis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Makropoulos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemeille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NH5ZHS8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latorre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6ZF1W6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356363v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T King" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01441.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416924v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ruegg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papazissi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900148" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416959v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinettes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.1999.00779.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009795618839" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C13045EFE09F2E5348246082C90D7A0A16EFFA54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415818v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Baker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis T Hatzfeld" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elephteria Papadirnitriou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1997.tb06600.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Drakopoulos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baskoutass" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delibassis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355090v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostoglodov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482590v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosenza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Zan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ansari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05115812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133213v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2023.2219237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797413v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lyon-Caen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E Mercerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlaude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.113767" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Adhikari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hoste-Colomer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duverger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richard-Dinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Dieterich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2733-2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardonio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schubnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Das" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085589" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dessales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arrighetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102440" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325982v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180332" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ellis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mccaffrey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cosenza Muralles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiba Subedi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pimienta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estelle Solange Violay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl080132" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cosenza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Flores" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy249" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989664v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoste-Colomer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B Adhikari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy264" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Albini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rovida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160181" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adhikari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx081" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-17-1857-2017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Sokos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mordret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx298" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992622v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilhem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw364" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria P Ellis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demets" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Molina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu484" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065298" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61NMC65K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kapetanidis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papadimitriou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matrullo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karakonstantis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv249" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llieva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu212" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchesco Pacchiani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu096" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ryder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hayes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haberland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012gl051308" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764116v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Franco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostoglodov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05390.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011jb009071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cociani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacchiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006859" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pacchiani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04409.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Novotn&#253;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jansk&#253;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plicka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-008-0009-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMV5HZ8H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057876v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasserre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arzu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027694" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417768v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpetsidaki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSE.0000021376.21087.2d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47902A2437E8CC5DADD1F7A886212EFFFE2CA09C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407330v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makropoulos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.12.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFZCQPKC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazis Pitilakis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Makropoulos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemeille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NH5ZHS8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latorre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6ZF1W6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356363v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T King" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01441.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416924v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ruegg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papazissi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900148" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416959v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinettes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.1999.00779.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009795618839" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C13045EFE09F2E5348246082C90D7A0A16EFFA54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415818v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Baker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis T Hatzfeld" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elephteria Papadirnitriou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1997.tb06600.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Drakopoulos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baskoutass" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delibassis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355090v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostoglodov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482590v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosenza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Zan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ansari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05115812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>