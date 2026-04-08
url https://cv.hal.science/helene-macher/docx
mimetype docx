--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -225,369 +225,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of Thermal Point clouds Analysis for the Extraction of Windows and Thermal bridges of Building Facades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of built heritage modelling: Integration of HBIM and other information techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiucheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnadi Murtiyoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ISPRS Congress (2020 edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-287-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.350 - 360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234118v1</w:t>
+                <w:t xml:space="preserve">hal-03492750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of mobile mapping systems for indoor surveys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automation of Thermal Point clouds Analysis for the Extraction of Windows and Thermal bridges of Building Facades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd BIM/GIS Integration Workshop and 15th 3D GeoInfo Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIV-4-W1-2020-119-2020⟩</w:t>
+              <w:t xml:space="preserve">XXIV ISPRS Congress (2020 edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B2-2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-287-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234121v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of built heritage modelling: Integration of HBIM and other information techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Koehl</w:t>
+                <w:t xml:space="preserve">Evaluation of mobile mapping systems for indoor surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46, pp.350 - 360. </w:t>
+              <w:t xml:space="preserve">3rd BIM/GIS Integration Workshop and 15th 3D GeoInfo Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIV-4-W1-2020-119-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492750v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy function algorithm for detection of openings in indoor point clouds</w:t>
               </w:r>
@@ -612,51 +612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -716,51 +716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (10), pp.1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -833,51 +833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.13070-13097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -937,51 +937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1054,779 +1054,779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du niveau de modélisation urbaine sur une simulation microclimatique LASER/F</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal and thermal visualization by fusion of thermal images and 3D mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Najjar</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Delasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Internationale de Climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.319 - 326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-2-w8-2024-319-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469692v1</w:t>
+                <w:t xml:space="preserve">hal-04988844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of doors and windows using point clouds in the context of as-built BIM</w:t>
+                <w:t xml:space="preserve">Digital thermal 3D model for thermal comfort analysis at district scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Boudarbala</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Chaimaa Delasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Gourguechon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2024, 14-19 April 2024, Vienna, Austria and online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988876v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D scene modelling for urban simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lecomte</w:t>
+                <w:t xml:space="preserve">Automatic detection of doors and windows using point clouds in the context of as-built BIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Boudarbala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German - French Symposium for Young Scientists, Perspectives on sustainability in civil engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.37 - 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-2-w8-2024-37-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990606v1</w:t>
+                <w:t xml:space="preserve">hal-04988876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal measurement campaign in the streets of Strasbourg to study interactions between trees and facades</w:t>
+                <w:t xml:space="preserve">3D scene modelling for urban simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème congrès français de thermique "Thermique et Architecture", 4-7 juin 2024, Strasbourg, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">German - French Symposium for Young Scientists, Perspectives on sustainability in civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469689v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and thermal visualization by fusion of thermal images and 3D mesh</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal measurement campaign in the streets of Strasbourg to study interactions between trees and facades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimaa Delasse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Nerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Cifuentes La Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32ème congrès français de thermique "Thermique et Architecture", 4-7 juin 2024, Strasbourg, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988844v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital thermal 3D model for thermal comfort analysis at district scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafika Hajji</w:t>
+                <w:t xml:space="preserve">Influence du niveau de modélisation urbaine sur une simulation microclimatique LASER/F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024, 14-19 April 2024, Vienna, Austria and online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469691v1</w:t>
+                <w:t xml:space="preserve">hal-04469692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg - The TIR4sTREEt project</w:t>
               </w:r>
@@ -1864,51 +1864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Climatologie, Jun 2022, Paris Aubervilliers, France</w:t>
@@ -1937,64 +1937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de logiciels de simulation du microclimat à usage libre pour le confort thermique extérieur en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimaa Delasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,51 +2304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Colloque annuel de l’Association Internationale de Climatologie "Climat et changements environnementaux : mesures, enjeux, transitions", 19-21 juin 2024, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
@@ -2557,248 +2557,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining tir images and point clouds for urban scenes modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tania Landes</w:t>
+                <w:t xml:space="preserve">Use of tree height for mangrove species classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ISPRS Congress “Imaging today, foreseeing tomorrow”, Commission II 2022 edition, 6–11 June 2022, Nice, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2022-425-2022⟩</w:t>
+              <w:t xml:space="preserve">XXIV ISPRS Congress “Imaging today, foreseeing tomorrow”, Commission III 2022 edition, 6–11 June 2022, Nice, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France. pp.691-697, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2022-691-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977948v1</w:t>
+                <w:t xml:space="preserve">hal-03721797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of tree height for mangrove species classification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Grussenmeyer</w:t>
+                <w:t xml:space="preserve">Combining tir images and point clouds for urban scenes modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ISPRS Congress “Imaging today, foreseeing tomorrow”, Commission III 2022 edition, 6–11 June 2022, Nice, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nice, France. pp.691-697, </w:t>
+              <w:t xml:space="preserve">XXIV ISPRS Congress “Imaging today, foreseeing tomorrow”, Commission II 2022 edition, 6–11 June 2022, Nice, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France. pp.425-431, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2022-691-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2022-425-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721797v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of thermal infrared images and laserscanning data for 3d thermal point cloud generation on buildings and trees</w:t>
               </w:r>
@@ -2888,51 +2888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation of as-built bim creation from point cloud: an overview of research works focused on indoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,416 +2986,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration optimization of mobile handheld scanner point clouds with static scans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automation of windows detection from geometric and radiometric information of point clouds in a scan-to-BIM process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Alteirac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Macher</w:t>
+                <w:t xml:space="preserve">L. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, XXIV ISPRS Congress, 5-9 juillet 2021, Nice (en ligne), France</w:t>
+              <w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition), 5-9 juillet 2021, Nice (en ligne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2021-289-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2021-193-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398199v1</w:t>
+                <w:t xml:space="preserve">hal-03402839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of windows detection from geometric and radiometric information of point clouds in a scan-to-BIM process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and 3D reconstruction of urban trees and façade openings by segmentation of point clouds: First experiment with PointNet++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnadi Murtiyoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Lhenry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Alteirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition), 5-9 juillet 2021, Nice (en ligne)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Applied Geoinformatics (ISAG2021), Riga, Latvia, décembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Riga, Latvia. pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402839v1</w:t>
+                <w:t xml:space="preserve">hal-03797895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and 3D reconstruction of urban trees and façade openings by segmentation of point clouds: First experiment with PointNet++</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Registration optimization of mobile handheld scanner point clouds with static scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Alteirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applied Geoinformatics (ISAG2021), Riga, Latvia, décembre 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, XXIV ISPRS Congress, 5-9 juillet 2021, Nice (en ligne), France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2021-289-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797895v1</w:t>
+                <w:t xml:space="preserve">hal-03398199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritage documentation and knowledge transfer: a report on the CIPA Tropical School in Candi Sewu (Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnadi Murtiyoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deni Suwardhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Fadilah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3459,64 +3459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First assessments into the use of commercial-grade solid state lidar for low cost heritage documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnadi Murtiyoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3602,51 +3602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Boudhaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,304 +3700,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGISTRATION OF 2D DRAWINGS ON A 3D POINT CLOUD AS A SUPPORT FOR THE MODELING OF COMPLEX ARCHITECTURES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automating the Verification of Heritage Building Information Models Created from Point cloud Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Semler</w:t>
+                <w:t xml:space="preserve">Lara Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Suwardhi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Macher</w:t>
+                <w:t xml:space="preserve">Stephen Fai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th CIPA International Symposium “Documenting the past for a better future”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-1083-2019⟩</w:t>
+              <w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH, 2019, Bergamo, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bergamo, Italy. pp.455-460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-455-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512063v1</w:t>
+                <w:t xml:space="preserve">hal-04418385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating the Verification of Heritage Building Information Models Created from Point cloud Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Macher</w:t>
+                <w:t xml:space="preserve">REGISTRATION OF 2D DRAWINGS ON A 3D POINT CLOUD AS A SUPPORT FOR THE MODELING OF COMPLEX ARCHITECTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Semler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suwardhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Chow</w:t>
+                <w:t xml:space="preserve">E. Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Fai</w:t>
+                <w:t xml:space="preserve">A. Murtiyoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Macher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH, 2019, Bergamo, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bergamo, Italy. pp.455-460, </w:t>
+              <w:t xml:space="preserve">27th CIPA International Symposium “Documenting the past for a better future”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avila, Spain. pp.1083-1087, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-455-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-1083-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418385v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photogrammetric recording and reconstruction of town scale models – the case of the plan-relief of Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4100,51 +4100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS 2016, From human history to the future with spatial information (2016-07-12 to 2016-07-19 : Prague, République Tchèque)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.667-674, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4178,77 +4178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of historic building information modelling and geographic information systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiucheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Macher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4295,64 +4295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of 3D Documentation Data and Tools available for Archaeological Researches: case study of the Romanesque Church of Dugny-sur-Meuse (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,51 +4438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International CIPA Symposium 2015 (2015-08-31 to 2015-09-04 : Taipei, Taiwan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Taipei, China. pp.191-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Videometrics, Range Imaging, and Applications XIII, Munich, Germany (2015-06-22 to 2015-06-23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4685,51 +4685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Mittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIAP 2015 Workshops: BioFor, CTMR, RHEUMA, ISCA, MADiMa, SBMI, and QoEM (2015-09-07 to 2015-09-08 : Genoa, Italy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Genoa, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4789,51 +4789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5259,51 +5259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-287-2020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salgues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIV-4-W1-2020-119-2020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiucheng Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnadi Murtiyoso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.05.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Assi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-747-2019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7101030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lachat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boudarbala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Hajji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gourguechon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w8-2024-37-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cifuentes La Mura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w8-2024-319-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourguechon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Macher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-x-m-1-2023-93-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-425-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Macher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grussenmeyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-691-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-129-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-193-2022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alteirac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-289-2021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-193-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lhenry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Suwardhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fadilah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Fauzan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-M-1-2021-493-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-599-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boudhaim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-719-2019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05512063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Semler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suwardhi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murtiyoso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-1083-2019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Chow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-455-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W5-489-2017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Macher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-667-2016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-437-2016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kraemer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W7-323-2015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W3-191-2015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184866" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-93-2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bagieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017STRAD006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492750v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiucheng Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnadi Murtiyoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.05.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-287-2020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salgues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIV-4-W1-2020-119-2020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Assi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-747-2019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7101030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lachat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Marie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w8-2024-319-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Hajji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boudarbala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gourguechon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w8-2024-37-2024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cifuentes La Mura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourguechon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Macher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-x-m-1-2023-93-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Roy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Macher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grussenmeyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-691-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-425-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-129-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-193-2022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-193-2021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lhenry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alteirac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-289-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Suwardhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fadilah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Fauzan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-M-1-2021-493-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-599-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boudhaim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-719-2019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Chow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-455-2019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05512063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Semler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suwardhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murtiyoso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-1083-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W5-489-2017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Macher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-667-2016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-437-2016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kraemer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W7-323-2015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W3-191-2015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184866" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-93-2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bagieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017STRAD006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>