--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1309,403 +1309,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of doors and windows using point clouds in the context of as-built BIM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal measurement campaign in the streets of Strasbourg to study interactions between trees and facades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Boudarbala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafika Hajji</w:t>
+                <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gourguechon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renato Cifuentes La Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32ème congrès français de thermique "Thermique et Architecture", 4-7 juin 2024, Strasbourg, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988876v1</w:t>
+                <w:t xml:space="preserve">hal-04469689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D scene modelling for urban simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lecomte</w:t>
+                <w:t xml:space="preserve">Automatic detection of doors and windows using point clouds in the context of as-built BIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Boudarbala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German - French Symposium for Young Scientists, Perspectives on sustainability in civil engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.37 - 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-2-w8-2024-37-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990606v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal measurement campaign in the streets of Strasbourg to study interactions between trees and facades</w:t>
+                <w:t xml:space="preserve">3D scene modelling for urban simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème congrès français de thermique "Thermique et Architecture", 4-7 juin 2024, Strasbourg, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">German - French Symposium for Young Scientists, Perspectives on sustainability in civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469689v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du niveau de modélisation urbaine sur une simulation microclimatique LASER/F</w:t>
               </w:r>
@@ -1864,51 +1864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Climatologie, Jun 2022, Paris Aubervilliers, France</w:t>
@@ -2304,51 +2304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Colloque annuel de l’Association Internationale de Climatologie "Climat et changements environnementaux : mesures, enjeux, transitions", 19-21 juin 2024, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
@@ -2888,51 +2888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation of as-built bim creation from point cloud: an overview of research works focused on indoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,286 +2986,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of windows detection from geometric and radiometric information of point clouds in a scan-to-BIM process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and 3D reconstruction of urban trees and façade openings by segmentation of point clouds: First experiment with PointNet++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnadi Murtiyoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Lhenry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Alteirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition), 5-9 juillet 2021, Nice (en ligne)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Applied Geoinformatics (ISAG2021), Riga, Latvia, décembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Riga, Latvia. pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402839v1</w:t>
+                <w:t xml:space="preserve">hal-03797895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and 3D reconstruction of urban trees and façade openings by segmentation of point clouds: First experiment with PointNet++</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automation of windows detection from geometric and radiometric information of point clouds in a scan-to-BIM process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applied Geoinformatics (ISAG2021), Riga, Latvia, décembre 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition), 5-9 juillet 2021, Nice (en ligne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2021-193-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797895v1</w:t>
+                <w:t xml:space="preserve">hal-03402839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Registration optimization of mobile handheld scanner point clouds with static scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Alteirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,51 +5259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492750v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiucheng Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnadi Murtiyoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.05.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-287-2020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salgues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIV-4-W1-2020-119-2020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Assi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-747-2019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7101030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lachat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Marie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w8-2024-319-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Hajji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boudarbala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gourguechon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w8-2024-37-2024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cifuentes La Mura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourguechon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Macher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-x-m-1-2023-93-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Roy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Macher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grussenmeyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-691-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-425-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-129-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-193-2022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-193-2021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lhenry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alteirac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-289-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Suwardhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fadilah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Fauzan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-M-1-2021-493-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-599-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boudhaim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-719-2019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Chow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-455-2019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05512063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Semler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suwardhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murtiyoso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-1083-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W5-489-2017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Macher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-667-2016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-437-2016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kraemer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W7-323-2015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W3-191-2015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184866" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-93-2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bagieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017STRAD006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492750v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiucheng Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnadi Murtiyoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.05.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-287-2020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salgues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIV-4-W1-2020-119-2020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Assi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-747-2019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7101030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lachat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Marie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w8-2024-319-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Hajji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cifuentes La Mura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boudarbala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gourguechon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w8-2024-37-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourguechon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Macher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-x-m-1-2023-93-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Roy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Macher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grussenmeyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-691-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-425-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-129-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-193-2022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lhenry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alteirac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-193-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-289-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Suwardhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fadilah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Fauzan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-M-1-2021-493-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-599-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boudhaim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-719-2019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Chow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-455-2019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05512063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Semler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suwardhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murtiyoso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-1083-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W5-489-2017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Macher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-667-2016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-437-2016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kraemer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W7-323-2015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W3-191-2015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184866" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-93-2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bagieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017STRAD006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>