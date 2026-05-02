--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -458,165 +458,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenirs de l'humain et fiction contemporaine : imaginaires de la fin, corps bio-technologiques et subjectivités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Techne, corps et temporalités : culture de l'écran et fiction populaire contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mutations I : corps posthumains, 37, pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000700v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02989945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur le post-humain : de la question des genres dans The Night Sessions de Macleod</w:t>
               </w:r>
@@ -1387,372 +1387,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rapport paradoxal au temps en fiction sérielle : Intervalle et série télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», colloque « Intervalles sériels », Université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it real ?&amp;quot; Déréalisation par l’image et esthétique du glitch dans Mr Robot, saison 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Monitorer le présent », NT2, UQAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Posthuman Bodies and Empowerment: reaching beyond dualism in Scifi TV series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Race, Gender &amp; Technology in SF », Maison Française d’Oxford</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Oxford, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanité de l’I.A : le cas d’Eddy dans Altered Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Les motifs poesques au cinéma, citation, circulation », Université Toulouse Jean Jaures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détectives du futur en culture de l'écran : des indices aux vestiges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midi-conférence en compagnie d'Hélène Machinal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire NT2, UQAM, Apr 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019317v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-03005619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’œil du cyclone sériel : sériesTV et méta-réflexivité</w:t>
               </w:r>
@@ -1870,303 +1870,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘San Junipero’ de Black Mirror : les miroitements du post-humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « SériesTv et posthumain », Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenirs de l’humain dans la fiction contemporaine : fictions textuelles et sérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Après l’homme », Polytechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les allers-retours de Sherlock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Détectives récurrents », Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Machines à mondes et fictions d’assujettissement de l’humain à la machine, à partir du cas de Peter dans Fringe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Homme/machine », Lille 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002943v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03002940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannibal, du silence des agneaux aux délices du monstre</w:t>
               </w:r>
@@ -2284,648 +2284,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">’This is not my hat’, les attributs d'une figure mythique ou Sherlock, du canon à la série BBC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TV and literature/Littérature et séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HCTI UBO Brest et Réseau Guest UBS Lorient, Mar 2015, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenirs de l'humain et fiction contemporaine : imaginaires de la fin, corps bio-technologiques et subjectivités numériques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études « Cybercorporéités»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">’This is not my hat’, les attributs d'une figure mythique ou Sherlock, du canon à la série BBC</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hackers, enquêteurs et justiciers dans Dark Angel, The Reichenbach Fall (Sherlock, BBC, saison 2), et Glasshouse de C. Stross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV and literature/Littérature et séries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HCTI UBO Brest et Réseau Guest UBS Lorient, Mar 2015, Lorient, France</w:t>
+              <w:t xml:space="preserve">Hackers - La fiction du virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche en Langues et Littératures Européennes (ILLE – EA 4363), Apr 2014, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techné, corps et temporalités : culture de l’écran et fiction contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sujet digital 3, Temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris X, EA 373 (IREPH) et École nationale supérieure des Arts Décoratifs, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queer fluid bodies' dans The Stone Gods de J. Winterson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posthumain et genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études en Civilisations, Langues et Lettres Étrangères (CECILLE EA 4074) et Centre d'Études Interdisciplinaires du Monde Anglophone UBO, Mar 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation and Variation, the Dynamics of Gender in Sherlock, a New Sleuth for the 21st Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bis Repetita Placent ? (2) Remakes, genre and gender in film and TV series"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMRA (Centre d'Études sur les Modes de la Représentation Anglophone) de l'Université Stendhal Grenoble 3 avec la collaboration du GRIC (Groupe de Recherches Identités et Cultures) de l’Université du Havre, Oct 2014, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résurgence des figures mythiques et réflexion sur l'évolution individuelle et sociétale dans l'imaginaire contemporain, l'exemple de quelques séries (Fringe, Dark Angel, Dolhouse, Continuum, Orphan Black)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’imaginaire contemporain : figures, mythes et images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIGURA, le Centre de recherche sur le texte et l’imaginaire, Apr 2014, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Babbage à Wiener : adaptation, variation, création dans la série Sherlock de Gattis et Moffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sherlock Holmes : un nouveau limier pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamic, fluid nature of reality' ou le corps face à l'écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet digital - Corps techniques et environnements connectés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138060v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-01138054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détective, le vampire et le savant fou jouent et gagnent</w:t>
               </w:r>
@@ -4406,216 +4406,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire monde après le cataclysme : résidus et vestiges dans The 100 et The Leftovers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Allouche, Sylvie, Hélène Machinal, Monica Michlin, et Arnaud Regnauld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes (de l') Apocalypse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ebook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du monstre considéré comme une œuvre d’art : continuité et renouveau de la figuration du monstre dans The Fall et Hannibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chassay, Jean-François, Hélène Machinal, et Myriam Marrache-Gouraud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signatures du monstre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.159-179, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Babbage à Wiener : adaptation, variation, création dans la série Sherlock de Gattis et Moffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes (de l') Apocalypse</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Sherlock Holmes, un nouveau limier pour le XXIe siècle, du Strand Magazine au Sherlock de la BBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sherlock Holmes, un nouveau limier pour le XXIe siècle, du Strand Magazine au Sherlock de la BBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-21, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de la cruauté au cinéma : le savant fou au prisme du cinéma hollywoodien des années trente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Menegaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4630,195 +4768,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sarcasme du mal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.219-237, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523907v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03003681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture du futur et redistribution des cartes génériques dans deux romans britanniques contemporains : Cloud Atlas de D. Mitchell et The Book of Dave de W. Self</w:t>
               </w:r>
@@ -5129,530 +5129,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le détective, le vampire et le savant fou jouent et gagnent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lauric GUILLAUD &amp; Gilles MENEGALDO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persistances gothiques dans la littérature et les arts de l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bragelonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bragelonne essa, 9782352945307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The turn of the screw in McGrath's asylum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jocelyn Dupont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrick McGrath Directions and Transgressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9781443841214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Lauric GUILLAUD &amp; Gilles MENEGALDO. </w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloud Atlas: From Postmodernity to the Posthuman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Dillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persistances gothiques dans la littérature et les arts de l'image</w:t>
+              <w:t xml:space="preserve">David Mitchell: Critical Essays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bragelonne essa, 9782352945307</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gylphi Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.126-153, 2011, 1780240031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créatures et créateurs : fondements ontologiques et épistémologiques de la figure mythique de Sherlock Holmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Liard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires de crimes et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-237, 2011, Sociétés, 978-2915611816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Sarah Dillon. </w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quête, mémoire et écriture dans The light of Day de G. Swift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Menegaldo et Maryse Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">David Mitchell: Critical Essays</w:t>
+              <w:t xml:space="preserve">Manières de noir La fiction policière contemporaine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.126-153, 2011, 1780240031</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-148, 2010, Interférences, 9782753511101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping genres and humankind in David Mitchell's Cloud Atlas (2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kornelia Slavova et Isabelle Boof-Vermesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genres/Genders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, St Kliment Ohridksi University Press, pp.21-31, 2010, 9789540730264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114489v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01114511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5807,51 +5807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Machinal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006287v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03000700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02989945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01137475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01087712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00700974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002937v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00743188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Centi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnauld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10276/biopouvoir-en-culture-de-l-ecran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larsonneur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02991019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mullen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Thornborrow" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/hybridites-posthumaines-cyborgs-mutants-hackers.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02996438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marrache-Gouraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4463" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;n&#233;galdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Naugrette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4268" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01137800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Despr&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3192" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://octaviana.fr/document/COLN20_1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Etudes-litteraires/Poetiques-du-merveilleux.-Fantastique-science-fiction-fantasy-en-litterature-et-dans-les-arts-visuels" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03006798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/alasdair-gray-camille-manfredi/?K=9781137401779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=83930&amp;amp;concordeid=574208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/patrick-mcgrath-16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noosfere.org/icarus/livres/niourf.asp?numlivre=2146581760" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/175-histoires-de-crimes-et-societe-9782915611816.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gylphi.co.uk/books/MitchellEssays/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2408" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Machinal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006287v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02989945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03000700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01137475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01087712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00700974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002937v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00743188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Centi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnauld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10276/biopouvoir-en-culture-de-l-ecran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larsonneur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02991019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mullen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Thornborrow" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/hybridites-posthumaines-cyborgs-mutants-hackers.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02996438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marrache-Gouraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4463" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;n&#233;galdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Naugrette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4268" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01137800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Despr&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3192" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://octaviana.fr/document/COLN20_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Etudes-litteraires/Poetiques-du-merveilleux.-Fantastique-science-fiction-fantasy-en-litterature-et-dans-les-arts-visuels" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03006798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/alasdair-gray-camille-manfredi/?K=9781137401779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=83930&amp;amp;concordeid=574208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noosfere.org/icarus/livres/niourf.asp?numlivre=2146581760" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/patrick-mcgrath-16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gylphi.co.uk/books/MitchellEssays/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/175-histoires-de-crimes-et-societe-9782915611816.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2408" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>