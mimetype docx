--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1387,303 +1387,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is it real ?&amp;quot; Déréalisation par l’image et esthétique du glitch dans Mr Robot, saison 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Monitorer le présent », NT2, UQAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rapport paradoxal au temps en fiction sérielle : Intervalle et série télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», colloque « Intervalles sériels », Université de Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Is it real ?&amp;quot; Déréalisation par l’image et esthétique du glitch dans Mr Robot, saison 3</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanité de l’I.A : le cas d’Eddy dans Altered Carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Monitorer le présent », NT2, UQAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées d’études « Les motifs poesques au cinéma, citation, circulation », Université Toulouse Jean Jaures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posthuman Bodies and Empowerment: reaching beyond dualism in Scifi TV series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Race, Gender &amp; Technology in SF », Maison Française d’Oxford</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Oxford, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005621v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03005619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détectives du futur en culture de l'écran : des indices aux vestiges</w:t>
               </w:r>
@@ -1870,165 +1870,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenirs de l’humain dans la fiction contemporaine : fictions textuelles et sérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Après l’homme », Polytechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘San Junipero’ de Black Mirror : les miroitements du post-humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « SériesTv et posthumain », Montpellier 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002935v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03002937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les allers-retours de Sherlock</w:t>
               </w:r>
@@ -2422,165 +2422,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Techné, corps et temporalités : culture de l’écran et fiction contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sujet digital 3, Temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris X, EA 373 (IREPH) et École nationale supérieure des Arts Décoratifs, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hackers, enquêteurs et justiciers dans Dark Angel, The Reichenbach Fall (Sherlock, BBC, saison 2), et Glasshouse de C. Stross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hackers - La fiction du virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche en Langues et Littératures Européennes (ILLE – EA 4363), Apr 2014, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138050v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01138058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queer fluid bodies' dans The Stone Gods de J. Winterson</w:t>
               </w:r>
@@ -4957,199 +4957,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Detectives, Beetles and Scientists. 'A Pin, a Cork, and a Card, and We Add Him to the Baker Street Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Machinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Talairach-Vielmas et Marie Bouchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insects in Literature and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-182, 2014, Nouvelle poétique comparatiste / New Comparative Poetics, 9782875742087</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Figures of Creation in Alasdair Gray's Prometheus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Machinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camille Manfredi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alasdair Gray Ink for Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-59, 2014, 9781137401779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113721v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01113696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détective, le vampire et le savant fou jouent et gagnent</w:t>
               </w:r>
@@ -5807,51 +5807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Machinal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006287v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02989945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03000700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01137475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01087712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00700974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002937v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00743188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Centi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnauld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10276/biopouvoir-en-culture-de-l-ecran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larsonneur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02991019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mullen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Thornborrow" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/hybridites-posthumaines-cyborgs-mutants-hackers.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02996438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marrache-Gouraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4463" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;n&#233;galdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Naugrette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4268" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01137800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Despr&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3192" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://octaviana.fr/document/COLN20_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Etudes-litteraires/Poetiques-du-merveilleux.-Fantastique-science-fiction-fantasy-en-litterature-et-dans-les-arts-visuels" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03006798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/alasdair-gray-camille-manfredi/?K=9781137401779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=83930&amp;amp;concordeid=574208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noosfere.org/icarus/livres/niourf.asp?numlivre=2146581760" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/patrick-mcgrath-16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gylphi.co.uk/books/MitchellEssays/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/175-histoires-de-crimes-et-societe-9782915611816.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2408" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Machinal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006287v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02989945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03000700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01137475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01087712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00700974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00743188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05457573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Centi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnauld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10276/biopouvoir-en-culture-de-l-ecran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larsonneur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02991019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mullen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Thornborrow" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/hybridites-posthumaines-cyborgs-mutants-hackers.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02996438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marrache-Gouraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4463" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;n&#233;galdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Naugrette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4268" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01137800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Despr&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3192" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00703999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://octaviana.fr/document/COLN20_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Etudes-litteraires/Poetiques-du-merveilleux.-Fantastique-science-fiction-fantasy-en-litterature-et-dans-les-arts-visuels" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03006798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=83930&amp;amp;concordeid=574208" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/alasdair-gray-camille-manfredi/?K=9781137401779" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noosfere.org/icarus/livres/niourf.asp?numlivre=2146581760" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/patrick-mcgrath-16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gylphi.co.uk/books/MitchellEssays/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/175-histoires-de-crimes-et-societe-9782915611816.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2408" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01114489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>