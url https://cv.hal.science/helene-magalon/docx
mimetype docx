--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene Magalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological traits and machine learning for genetic lineage prediction of two reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Paz-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0326095. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0326095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rivers to ocean basins: The role of ocean barriers and philopatry in the genetic structuring of a cosmopolitan coastal predator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriaan Devloo‐delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P Burridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Kyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg M Brunnschweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian D Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global genetic diversity and historical demography of the Bull Shark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse D Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriaan Devloo‐delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg M Brunnschweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150 (5), pp.247-262. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and biogeographic features shaped the complex evolutionary history of an iconic apex predator (Galeocerdo cuvier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lesturgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Chifflet-Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Maisano Delser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-022-02100-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seascape genomics reveals candidate molecular targets of heat stress adaptation in three coral species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Selmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaêl Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1892-1906. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophistication in a seemingly simple creature: a review of wild holothurian nutrition in marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Eeckhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frouin Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.273 - 298. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic genetic identification of sharks involved in human attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Vangrevelynghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102558. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsigen.2021.102558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shark and ray diversity, abundance and temporal variation around an Indian Ocean Island, inferred by eDNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (6), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/csp2.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structuring among colonies of a pantropical seabird: Implication for subspecies validation and conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silas James Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Wearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos C Hennicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.11886 - 11905. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the intimacy of the darkness: Genetic polyandry in deep‐sea luminescent lanternsharks Etmopterus spinax and Etmopterus molleri (Squaliformes, Etmopteridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mallefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (6), pp.1523-1529. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite records for volume 12, issue 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Chul Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin D’alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.337-351. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-020-01148-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographical patterns and a cryptic species provide new insights into Western Indian Ocean giant clams phylogenetic relationships and colonization history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1086-1105. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the reproductive biology of the tiger shark Galeocerdo cuvier and no detection of polyandry in Reunion Island, western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (10), pp.1301. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/mf19244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together stronger: Intracolonial genetic variability occurrence inPocilloporacorals suggests potential benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.5208 - 5218. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic species and genetic connectivity among populations of the coral Pocillopora damicornis (Scleractinia) in the tropical southwestern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (10), pp.142. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-020-03757-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Modern Conservation Tools for Innovative Management of Coral Reefs: The MANACO Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver M. Selmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara B. Ainley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study of asexual planulae in the coral Pocillopora damicornis type β SSH05c from the southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.499-503. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-019-01800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Noah’s giant clam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C C Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (1), pp.521-526. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-017-0794-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04116542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic diversity but no geographical structure of Aedes albopictus populations in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.597. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3840-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic population structure and demography of an apex predator, the tiger shark Galeocerdo cuvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geremy Cliff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.5551-5571. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 42 microsatellite loci from the prickly redfish Thelenota ananas (Echinodermata, Stichopodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.5569-5574. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-019-04957-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology, multiple paternity and polyandry of the bull shark Carcharhinus leucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (5), pp.1195-1206. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distances and ocean currents influence Caribbean Acropora palmata population connectivity in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-019-01145-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02927323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High clonal propagation and low population connectivity in the holothurian Stichopus chloronotus from the Indo-Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C. Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frouin Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (63), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-019-3512-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 29 and 19 microsatellite loci from two deep-sea luminous lanternsharks, Etmopterus spinax and Etmopterus molleri (Squaliformes, Etmopteridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mallefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.1357-1362. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-018-04578-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the edge: Assessing the diversity of South African Pocillopora on the margins of the Southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Chiazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Macdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (8), pp.e0220477. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure, connectivity, and demographic history of an apex marine predator, the bull shark Carcharhinus leucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.12980-13000. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of pigments from the tropical marine-derived fungi Talaromyces albobiverticillius : New resources for natural red-colored metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekala Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic differentiation and low connectivity in the coral Pocillopora damicornis type β at different spatial scales in the Southwestern Indian Ocean and the Tropical Southwestern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (10), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-018-3428-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population connectivity to the art of striping Russian dolls : the lessons from Pocillopora corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.1411 - 1426. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial daily fluctuations of river discharge affect the larval drift and survival of a tropical amphidromous goby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.646 - 659. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population differentiation or species formation across the Indian and the Pacific Oceans? An example from the brooding marine hydrozoan Macrorhynchia phoenicea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (20), pp.8170-8186. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization reveals the complexity of previously overlooked coral-exosymbiont interactions and the implications for coral-guild ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.e44923. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superclone Expansion, Long-Distance Clonal Dispersal and Local Genetic Structuring in the Coral Pocillopora damicornis Type β in Reunion Island, South Western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating species number, distribution and endemism of the coral genus Pocillopora Lamarck, 1816 using species delimitation methods and microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.430 - 446. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One species for one island? Unexpected diversity and weak connectivity in a widely distributed tropical hydrozoan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (4), pp.385-394. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2016.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ciguatoxins in a shark involved in a fatal food poisoning in the Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Diogène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Reverté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rambla-Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.8240. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08682-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal structure through space and time: High stability in the holothurian Stichopus chloronotus (Echinodermata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (18), pp.7534 - 7547. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of Pigmented Fungi Isolated from Marine Environment in La Réunion Island, Indian Ocean: New Resources for Colored Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekala Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof3030036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of larval drift of tropical amphidromous gobies along a watershed in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (6), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of eight microsatellite loci from Galeocerdo cuvier (tiger shark) and cross-amplification in Carcharhinus leucas, Carcharhinus brevipinna, Carcharhinus plumbeus and Sphyrna lewini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.e2041. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fine-scale genetic structure of the malaria vectors Anopheles funestus and Anopheles gambiae (Diptera: Culicidae) in the north-eastern part of Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drakeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Magesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742758416000175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular species delimitation methods and population genetics data reveal extensive lineage diversity and cryptic species in Aglaopheniidae (Hydrozoa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships within Aglaopheniidae (Cnidaria, Hydrozoa) reveal unexpected generic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gravier-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.103-114. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 22 microsatellite loci from two coral species: Acropora muricata (Linnaeus, 1758) (Scleractinia, Acroporidae) and Porites lutea Milne-Edwards & Haime, 1851 (Scleractinia, Poritidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rougeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.917-944. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-015-0493-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 20 microsatellite markers from Carcharhinus leucas (bull shark) and cross-amplification in Galeocerdo cuvier (tiger shark), Carcharhinus obscurus (dusky shark) and Carcharhinus plumbeus (sandbar shark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0308-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 16 microsatellite loci from a widespread tropical hydrozoan, Lytocarpia brevirostris (Busk, 1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.505-507. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0407-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 26 microsatellite loci from a widespread tropical hydrozoan, Macrorhynchia phoenicea (Leptothecata, Aglaopheniidae), and cross-amplification in closely related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2015.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of multiple paternity in the bull shark (Carcharhinus leucas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/mf15255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics in the Southwest Indian Ocean Marine Biodiversity Hotspot: A Perspective from the Rocky Shore Gastropod Genus Nerita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e95040. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance gene flow outweighs a century of local selection and prevents local adaptation in the Irish famine pathogen [i]Phytophthora infestans[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.442-452. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish community structure in relation to environmental variation in coastal volcanic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Quod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 460, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific detection and quantification of virulent/avirulent Phytophthora infestans isolates using a real-time PCR assay that targets polymorphisms of the Avr3a gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K. Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (5), pp.322-32. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine fish communities in shallow volcanic habitats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (6), pp.1821-47. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.12110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Echinoderm fauna of Europa, Eparses Island, (Scattered Islands) in the Mozambique channel (South Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Conand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Stöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eléaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.499-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be solitary: Phytophthora infestans' dilemma for optimizing its reproductive fitness in multiple infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e37838. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00728938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique, c'est fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Z'infos Marine : l'actualité environnementale de la Réunion côté marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.6--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host growth conditions influence experimental evolution of life history and virulence of a parasite with vertical and horizontal transmission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kaltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (7), pp.2126-2138. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.00974.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of pathogenicity-linked life-history traits by resistance of its host Solanum tuberosum impacts sexual reproduction of the plant pathogenic oomycete Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (12), pp.2668-76. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A . gibbosa, A. subterranea and Messor maroccanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Galarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xim Cerdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Doums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fédérici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-008-9554-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A. gibbosa, A. subterranea and Messor maroccanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Galarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Doums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.519-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of symbiotic dinoflagellates in Pacific corals in the genus Pocillopora (erratum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.997-997. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-008-0402-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic diversity of the NAT2 gene supports a role of acetylation in human adaptation to farming in Central Asia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Hegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almaz Aldashev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (2), pp.243-51. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genetic structure among Hawaiian corals of the genus Pocillopora yield clusters of individuals that are compatible with morphology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (3), pp.239-47. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2007.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of symbiotic dinoflagellates in Pacific corals in the genus Pocillopora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (3), pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding cannot reliably identify species of the blowfly genus Protocalliphora (Diptera: Calliphoridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274 (1619), pp.1731-1739. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2007.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic diversity of the symbiotic dinoflagellates in the coral Pocillopora meandrina from the South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Husté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148 (148), pp.913-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genetic variation do not correlate with geographical distance in the reef-building coral Pocillopora meandrina in the South Pacific.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (7), pp.1861-8. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02430.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of coral and zooxanthella-specific microsatellites in three species of Pocillopora (Cnidaria, Scleractinia) from French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.206-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of coral reefs on contrasting sites (Mayotte and Iles Eparses) in the Mozambique Channel, Indian Ocean: Application to management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIOMSA 11 th Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Réduit, Maurice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthraquinones from marine-derived fungi, challengers for natural colors in industrial fields ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekala Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of the Marine Fungal Natural Products Consortium (MaFNaP2015), joint with the 14th International Marine and Freshwater Mycology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary approach for coral reef management in Eparses Islands, SWIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Nicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cairns, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of the coral Pocillopora meandrina in the Eparses and Réunion islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis évolutifs entre agressivité et transmission inter-saison chez l’oomycète Phytophthora infestans, responsable du mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans : a life of evolutionary compromises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème atelier international d’épidémiologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, cornell, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness of P. infestans strains and transmission: correlation exists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Euroblight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hamar, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARC: Ecology and habitat use of tiger Galeocerdo cuvier and bull Carcharhinus leucas sharks on the west coast of Reunion Island, Western Indian ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharks International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Durban, South Africa. Programm and Poster Abstracts of Shark International, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance entre mécanismes évolutifs (sélection locale, flux ce gènes) dans l’adaptation pour l’agressivité chez l’agent du mildiou de la pomme de terre, Phytothphora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genomics to integrative species delimitation? The case study of the Indo-Pacific Pocillopora corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of Pocillopora corals: insights from RAD-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement des requins bouledogue (Carcharhinus leucas) et tigre (Galeocerdo cuvier) à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme CHARC. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés de La Réunion (Crustacea, Decapoda) dans la zone marine du Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Quod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene Magalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological traits and machine learning for genetic lineage prediction of two reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Paz-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0326095. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0326095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rivers to ocean basins: The role of ocean barriers and philopatry in the genetic structuring of a cosmopolitan coastal predator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriaan Devloo‐delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P Burridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Kyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg M Brunnschweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian D Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global genetic diversity and historical demography of the Bull Shark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse D Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriaan Devloo‐delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg M Brunnschweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150 (5), pp.247-262. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and biogeographic features shaped the complex evolutionary history of an iconic apex predator (Galeocerdo cuvier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lesturgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Chifflet-Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Maisano Delser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-022-02100-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophistication in a seemingly simple creature: a review of wild holothurian nutrition in marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Eeckhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frouin Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.273 - 298. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic genetic identification of sharks involved in human attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Vangrevelynghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102558. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsigen.2021.102558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seascape genomics reveals candidate molecular targets of heat stress adaptation in three coral species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Selmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaêl Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1892-1906. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shark and ray diversity, abundance and temporal variation around an Indian Ocean Island, inferred by eDNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (6), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/csp2.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structuring among colonies of a pantropical seabird: Implication for subspecies validation and conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silas James Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Wearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos C Hennicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.11886 - 11905. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite records for volume 12, issue 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Chul Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin D’alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.337-351. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-020-01148-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographical patterns and a cryptic species provide new insights into Western Indian Ocean giant clams phylogenetic relationships and colonization history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1086-1105. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the intimacy of the darkness: Genetic polyandry in deep‐sea luminescent lanternsharks Etmopterus spinax and Etmopterus molleri (Squaliformes, Etmopteridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mallefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (6), pp.1523-1529. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together stronger: Intracolonial genetic variability occurrence inPocilloporacorals suggests potential benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.5208 - 5218. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the reproductive biology of the tiger shark Galeocerdo cuvier and no detection of polyandry in Reunion Island, western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (10), pp.1301. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/mf19244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Modern Conservation Tools for Innovative Management of Coral Reefs: The MANACO Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver M. Selmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara B. Ainley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic species and genetic connectivity among populations of the coral Pocillopora damicornis (Scleractinia) in the tropical southwestern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (10), pp.142. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-020-03757-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Noah’s giant clam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C C Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (1), pp.521-526. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-017-0794-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04116542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study of asexual planulae in the coral Pocillopora damicornis type β SSH05c from the southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.499-503. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-019-01800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic population structure and demography of an apex predator, the tiger shark Galeocerdo cuvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geremy Cliff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.5551-5571. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 42 microsatellite loci from the prickly redfish Thelenota ananas (Echinodermata, Stichopodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.5569-5574. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-019-04957-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic diversity but no geographical structure of Aedes albopictus populations in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.597. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3840-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology, multiple paternity and polyandry of the bull shark Carcharhinus leucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (5), pp.1195-1206. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High clonal propagation and low population connectivity in the holothurian Stichopus chloronotus from the Indo-Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C. Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frouin Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (63), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-019-3512-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distances and ocean currents influence Caribbean Acropora palmata population connectivity in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.447-466. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-019-01145-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02927323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 29 and 19 microsatellite loci from two deep-sea luminous lanternsharks, Etmopterus spinax and Etmopterus molleri (Squaliformes, Etmopteridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mallefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.1357-1362. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-018-04578-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure, connectivity, and demographic history of an apex marine predator, the bull shark Carcharhinus leucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.12980-13000. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the edge: Assessing the diversity of South African Pocillopora on the margins of the Southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Chiazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Macdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (8), pp.e0220477. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of pigments from the tropical marine-derived fungi Talaromyces albobiverticillius : New resources for natural red-colored metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekala Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic differentiation and low connectivity in the coral Pocillopora damicornis type β at different spatial scales in the Southwestern Indian Ocean and the Tropical Southwestern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (10), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-018-3428-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population connectivity to the art of striping Russian dolls : the lessons from Pocillopora corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.1411 - 1426. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial daily fluctuations of river discharge affect the larval drift and survival of a tropical amphidromous goby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.646 - 659. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population differentiation or species formation across the Indian and the Pacific Oceans? An example from the brooding marine hydrozoan Macrorhynchia phoenicea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (20), pp.8170-8186. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization reveals the complexity of previously overlooked coral-exosymbiont interactions and the implications for coral-guild ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.e44923. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating species number, distribution and endemism of the coral genus Pocillopora Lamarck, 1816 using species delimitation methods and microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.430 - 446. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One species for one island? Unexpected diversity and weak connectivity in a widely distributed tropical hydrozoan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (4), pp.385-394. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2016.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superclone Expansion, Long-Distance Clonal Dispersal and Local Genetic Structuring in the Coral Pocillopora damicornis Type β in Reunion Island, South Western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ciguatoxins in a shark involved in a fatal food poisoning in the Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Diogène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Reverté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rambla-Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.8240. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08682-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal structure through space and time: High stability in the holothurian Stichopus chloronotus (Echinodermata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (18), pp.7534 - 7547. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of Pigmented Fungi Isolated from Marine Environment in La Réunion Island, Indian Ocean: New Resources for Colored Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekala Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof3030036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of larval drift of tropical amphidromous gobies along a watershed in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (6), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of eight microsatellite loci from Galeocerdo cuvier (tiger shark) and cross-amplification in Carcharhinus leucas, Carcharhinus brevipinna, Carcharhinus plumbeus and Sphyrna lewini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.e2041. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fine-scale genetic structure of the malaria vectors Anopheles funestus and Anopheles gambiae (Diptera: Culicidae) in the north-eastern part of Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drakeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Magesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742758416000175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular species delimitation methods and population genetics data reveal extensive lineage diversity and cryptic species in Aglaopheniidae (Hydrozoa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 22 microsatellite loci from two coral species: Acropora muricata (Linnaeus, 1758) (Scleractinia, Acroporidae) and Porites lutea Milne-Edwards & Haime, 1851 (Scleractinia, Poritidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rougeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.917-944. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-015-0493-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships within Aglaopheniidae (Cnidaria, Hydrozoa) reveal unexpected generic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gravier-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.103-114. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 20 microsatellite markers from Carcharhinus leucas (bull shark) and cross-amplification in Galeocerdo cuvier (tiger shark), Carcharhinus obscurus (dusky shark) and Carcharhinus plumbeus (sandbar shark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0308-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 26 microsatellite loci from a widespread tropical hydrozoan, Macrorhynchia phoenicea (Leptothecata, Aglaopheniidae), and cross-amplification in closely related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2015.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of multiple paternity in the bull shark (Carcharhinus leucas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/mf15255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 16 microsatellite loci from a widespread tropical hydrozoan, Lytocarpia brevirostris (Busk, 1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.505-507. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0407-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics in the Southwest Indian Ocean Marine Biodiversity Hotspot: A Perspective from the Rocky Shore Gastropod Genus Nerita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e95040. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance gene flow outweighs a century of local selection and prevents local adaptation in the Irish famine pathogen [i]Phytophthora infestans[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.442-452. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish community structure in relation to environmental variation in coastal volcanic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Quod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 460, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific detection and quantification of virulent/avirulent Phytophthora infestans isolates using a real-time PCR assay that targets polymorphisms of the Avr3a gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K. Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (5), pp.322-32. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine fish communities in shallow volcanic habitats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (6), pp.1821-47. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.12110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Echinoderm fauna of Europa, Eparses Island, (Scattered Islands) in the Mozambique channel (South Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Conand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Stöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eléaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.499-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be solitary: Phytophthora infestans' dilemma for optimizing its reproductive fitness in multiple infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e37838. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00728938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique, c'est fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Z'infos Marine : l'actualité environnementale de la Réunion côté marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.6--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host growth conditions influence experimental evolution of life history and virulence of a parasite with vertical and horizontal transmission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kaltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (7), pp.2126-2138. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.00974.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of pathogenicity-linked life-history traits by resistance of its host Solanum tuberosum impacts sexual reproduction of the plant pathogenic oomycete Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (12), pp.2668-76. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A . gibbosa, A. subterranea and Messor maroccanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Galarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xim Cerdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Doums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fédérici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-008-9554-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A. gibbosa, A. subterranea and Messor maroccanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Galarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Doums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.519-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of symbiotic dinoflagellates in Pacific corals in the genus Pocillopora (erratum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.997-997. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-008-0402-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic diversity of the NAT2 gene supports a role of acetylation in human adaptation to farming in Central Asia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Hegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almaz Aldashev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (2), pp.243-51. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genetic structure among Hawaiian corals of the genus Pocillopora yield clusters of individuals that are compatible with morphology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (3), pp.239-47. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2007.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of symbiotic dinoflagellates in Pacific corals in the genus Pocillopora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (3), pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding cannot reliably identify species of the blowfly genus Protocalliphora (Diptera: Calliphoridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274 (1619), pp.1731-1739. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2007.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic diversity of the symbiotic dinoflagellates in the coral Pocillopora meandrina from the South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Husté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148 (148), pp.913-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genetic variation do not correlate with geographical distance in the reef-building coral Pocillopora meandrina in the South Pacific.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (7), pp.1861-8. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02430.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of coral and zooxanthella-specific microsatellites in three species of Pocillopora (Cnidaria, Scleractinia) from French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.206-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of coral reefs on contrasting sites (Mayotte and Iles Eparses) in the Mozambique Channel, Indian Ocean: Application to management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIOMSA 11 th Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Réduit, Maurice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthraquinones from marine-derived fungi, challengers for natural colors in industrial fields ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekala Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of the Marine Fungal Natural Products Consortium (MaFNaP2015), joint with the 14th International Marine and Freshwater Mycology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary approach for coral reef management in Eparses Islands, SWIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Nicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cairns, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of the coral Pocillopora meandrina in the Eparses and Réunion islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis évolutifs entre agressivité et transmission inter-saison chez l’oomycète Phytophthora infestans, responsable du mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans : a life of evolutionary compromises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème atelier international d’épidémiologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, cornell, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness of P. infestans strains and transmission: correlation exists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Euroblight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hamar, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARC: Ecology and habitat use of tiger Galeocerdo cuvier and bull Carcharhinus leucas sharks on the west coast of Reunion Island, Western Indian ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharks International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Durban, South Africa. Programm and Poster Abstracts of Shark International, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance entre mécanismes évolutifs (sélection locale, flux ce gènes) dans l’adaptation pour l’agressivité chez l’agent du mildiou de la pomme de terre, Phytothphora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genomics to integrative species delimitation? The case study of the Indo-Pacific Pocillopora corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of Pocillopora corals: insights from RAD-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement des requins bouledogue (Carcharhinus leucas) et tigre (Galeocerdo cuvier) à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme CHARC. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés de La Réunion (Crustacea, Decapoda) dans la zone marine du Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Quod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05304150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04051570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriaan Devloo&#8208;delva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Burridge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg M Brunnschweiler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian D Chapman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse D Postaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Charvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14774" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesturgie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lain&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Maisano Delser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02100-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Selmoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Lecellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15857" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pierrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;dier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Eeckhaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12799" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03273193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Vangrevelynghe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2021.102558" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03240204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baillie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Magalon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.407" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas James Reynolds" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wearn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos C Hennicke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6635" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchatelet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallefet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14336" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Chul Bang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bruggemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin D&#8217;alexis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Gao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01148-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13797" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03108897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pirog" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/mf19244" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5807" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02935084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03757-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M. Selmoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara B. Ainley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Doucet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01800-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04116542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josina Tiavouane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C C Wabnitz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0794-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Latreille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3840-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02165151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Cliff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5111" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-04957-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03236778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14118" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02927323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01145-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C. Latreille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3512-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-018-04578-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Chiazzari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Macdonald" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220477" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5597" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01865698v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekala Venkatachalam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2018.03.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3428-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3747" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faivre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grondin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12381" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse Postaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3236" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouz&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Penin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44923" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450078v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mehn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bureau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169692" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906989v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.01.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.126" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907129v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diog&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Revert&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rambla-Alegre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa del R&#237;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de La Iglesia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08682-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georget" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3285" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657071v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Llorente" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof3030036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2041" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359593v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drakeley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maxwell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Magesa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742758416000175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359407v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.08.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253738v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gravier-Bonnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12135" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0493-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253773v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0308-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185722v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0407-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253779v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2015.08.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253775v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/mf15255" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185713v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095040" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12142" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bissery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.06.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941608v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Baldwin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12047" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941543v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loiseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12110" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941767v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Conand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728938v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037838" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01308118v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941645v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kaltz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00974.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02150.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174507v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9554-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941761v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Galarza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-008-0402-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271644v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Hegay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Aldashev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201963" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941654v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tillier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.12.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941744v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Whitworth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Dawson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2007.0062" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941726v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Veuille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941691v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veuille" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02430.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86020C3E5E7642400705F8EAE0D494CB7FF7C4C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01444924v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842985v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Nicet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852811v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419870v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Douchy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419884v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487162v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourjea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419876v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099117v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487167v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trystram" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069920v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Poupin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bollard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barr&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05304150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04051570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriaan Devloo&#8208;delva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Burridge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg M Brunnschweiler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian D Chapman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse D Postaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Charvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesturgie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lain&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Maisano Delser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02100-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pierrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;dier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Eeckhaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03273193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Vangrevelynghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2021.102558" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Selmoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Lecellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15857" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03240204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baillie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Magalon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.407" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas James Reynolds" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wearn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos C Hennicke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6635" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Chul Bang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bruggemann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin D&#8217;alexis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Gao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01148-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13797" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchatelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallefet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14336" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5807" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03108897v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pirog" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/mf19244" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M. Selmoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara B. Ainley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Doucet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00609" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02935084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03757-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04116542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josina Tiavouane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C C Wabnitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0794-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01800-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02165151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Cliff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-04957-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Latreille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3840-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03236778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14118" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C. Latreille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3512-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02927323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouchon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01145-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-018-04578-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5597" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Chiazzari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Macdonald" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220477" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01865698v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekala Venkatachalam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2018.03.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3428-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3747" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faivre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grondin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12381" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse Postaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3236" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouz&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Penin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44923" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.01.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.126" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450078v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mehn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bureau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169692" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907129v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diog&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Revert&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rambla-Alegre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa del R&#237;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de La Iglesia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08682-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georget" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3285" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657071v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Llorente" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof3030036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2041" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359593v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drakeley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maxwell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Magesa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742758416000175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359407v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.08.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0493-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253738v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gravier-Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12135" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253773v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0308-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253779v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2015.08.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253775v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/mf15255" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185722v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0407-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185713v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095040" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12142" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bissery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.06.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941608v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Baldwin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12047" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941543v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loiseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12110" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941767v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Conand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728938v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037838" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01308118v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941645v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kaltz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00974.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02150.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174507v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9554-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941761v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Galarza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-008-0402-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271644v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Hegay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Aldashev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201963" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941654v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tillier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.12.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941744v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Whitworth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Dawson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2007.0062" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941726v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Veuille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941691v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veuille" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02430.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86020C3E5E7642400705F8EAE0D494CB7FF7C4C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01444924v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842985v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Nicet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852811v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419870v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Douchy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419884v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487162v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourjea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419876v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099117v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487167v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trystram" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069920v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Poupin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bollard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barr&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>