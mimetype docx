--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene Magalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological traits and machine learning for genetic lineage prediction of two reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Paz-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0326095. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0326095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rivers to ocean basins: The role of ocean barriers and philopatry in the genetic structuring of a cosmopolitan coastal predator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriaan Devloo‐delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P Burridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Kyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg M Brunnschweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian D Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global genetic diversity and historical demography of the Bull Shark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse D Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriaan Devloo‐delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg M Brunnschweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150 (5), pp.247-262. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and biogeographic features shaped the complex evolutionary history of an iconic apex predator (Galeocerdo cuvier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lesturgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Chifflet-Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Maisano Delser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-022-02100-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophistication in a seemingly simple creature: a review of wild holothurian nutrition in marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Eeckhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frouin Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.273 - 298. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic genetic identification of sharks involved in human attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Vangrevelynghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102558. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsigen.2021.102558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seascape genomics reveals candidate molecular targets of heat stress adaptation in three coral species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Selmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaêl Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1892-1906. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shark and ray diversity, abundance and temporal variation around an Indian Ocean Island, inferred by eDNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (6), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/csp2.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structuring among colonies of a pantropical seabird: Implication for subspecies validation and conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silas James Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Wearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos C Hennicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.11886 - 11905. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite records for volume 12, issue 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Chul Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin D’alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.337-351. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-020-01148-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographical patterns and a cryptic species provide new insights into Western Indian Ocean giant clams phylogenetic relationships and colonization history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1086-1105. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the intimacy of the darkness: Genetic polyandry in deep‐sea luminescent lanternsharks Etmopterus spinax and Etmopterus molleri (Squaliformes, Etmopteridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mallefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (6), pp.1523-1529. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together stronger: Intracolonial genetic variability occurrence inPocilloporacorals suggests potential benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.5208 - 5218. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the reproductive biology of the tiger shark Galeocerdo cuvier and no detection of polyandry in Reunion Island, western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (10), pp.1301. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/mf19244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Modern Conservation Tools for Innovative Management of Coral Reefs: The MANACO Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver M. Selmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara B. Ainley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic species and genetic connectivity among populations of the coral Pocillopora damicornis (Scleractinia) in the tropical southwestern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (10), pp.142. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-020-03757-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Noah’s giant clam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C C Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (1), pp.521-526. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-017-0794-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04116542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study of asexual planulae in the coral Pocillopora damicornis type β SSH05c from the southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.499-503. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-019-01800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic population structure and demography of an apex predator, the tiger shark Galeocerdo cuvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geremy Cliff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.5551-5571. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 42 microsatellite loci from the prickly redfish Thelenota ananas (Echinodermata, Stichopodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.5569-5574. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-019-04957-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic diversity but no geographical structure of Aedes albopictus populations in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.597. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3840-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology, multiple paternity and polyandry of the bull shark Carcharhinus leucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (5), pp.1195-1206. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High clonal propagation and low population connectivity in the holothurian Stichopus chloronotus from the Indo-Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C. Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frouin Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (63), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-019-3512-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distances and ocean currents influence Caribbean Acropora palmata population connectivity in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.447-466. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-019-01145-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02927323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 29 and 19 microsatellite loci from two deep-sea luminous lanternsharks, Etmopterus spinax and Etmopterus molleri (Squaliformes, Etmopteridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mallefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.1357-1362. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-018-04578-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure, connectivity, and demographic history of an apex marine predator, the bull shark Carcharhinus leucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.12980-13000. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the edge: Assessing the diversity of South African Pocillopora on the margins of the Southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Chiazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Macdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (8), pp.e0220477. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of pigments from the tropical marine-derived fungi Talaromyces albobiverticillius : New resources for natural red-colored metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekala Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic differentiation and low connectivity in the coral Pocillopora damicornis type β at different spatial scales in the Southwestern Indian Ocean and the Tropical Southwestern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (10), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-018-3428-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population connectivity to the art of striping Russian dolls : the lessons from Pocillopora corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.1411 - 1426. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial daily fluctuations of river discharge affect the larval drift and survival of a tropical amphidromous goby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.646 - 659. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population differentiation or species formation across the Indian and the Pacific Oceans? An example from the brooding marine hydrozoan Macrorhynchia phoenicea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (20), pp.8170-8186. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization reveals the complexity of previously overlooked coral-exosymbiont interactions and the implications for coral-guild ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.e44923. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating species number, distribution and endemism of the coral genus Pocillopora Lamarck, 1816 using species delimitation methods and microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.430 - 446. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One species for one island? Unexpected diversity and weak connectivity in a widely distributed tropical hydrozoan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (4), pp.385-394. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2016.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superclone Expansion, Long-Distance Clonal Dispersal and Local Genetic Structuring in the Coral Pocillopora damicornis Type β in Reunion Island, South Western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ciguatoxins in a shark involved in a fatal food poisoning in the Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Diogène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Reverté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rambla-Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.8240. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08682-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal structure through space and time: High stability in the holothurian Stichopus chloronotus (Echinodermata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (18), pp.7534 - 7547. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of Pigmented Fungi Isolated from Marine Environment in La Réunion Island, Indian Ocean: New Resources for Colored Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekala Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof3030036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of larval drift of tropical amphidromous gobies along a watershed in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (6), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of eight microsatellite loci from Galeocerdo cuvier (tiger shark) and cross-amplification in Carcharhinus leucas, Carcharhinus brevipinna, Carcharhinus plumbeus and Sphyrna lewini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.e2041. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fine-scale genetic structure of the malaria vectors Anopheles funestus and Anopheles gambiae (Diptera: Culicidae) in the north-eastern part of Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drakeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Magesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742758416000175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular species delimitation methods and population genetics data reveal extensive lineage diversity and cryptic species in Aglaopheniidae (Hydrozoa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 22 microsatellite loci from two coral species: Acropora muricata (Linnaeus, 1758) (Scleractinia, Acroporidae) and Porites lutea Milne-Edwards & Haime, 1851 (Scleractinia, Poritidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rougeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.917-944. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-015-0493-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships within Aglaopheniidae (Cnidaria, Hydrozoa) reveal unexpected generic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gravier-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.103-114. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 20 microsatellite markers from Carcharhinus leucas (bull shark) and cross-amplification in Galeocerdo cuvier (tiger shark), Carcharhinus obscurus (dusky shark) and Carcharhinus plumbeus (sandbar shark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0308-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 26 microsatellite loci from a widespread tropical hydrozoan, Macrorhynchia phoenicea (Leptothecata, Aglaopheniidae), and cross-amplification in closely related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2015.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of multiple paternity in the bull shark (Carcharhinus leucas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/mf15255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 16 microsatellite loci from a widespread tropical hydrozoan, Lytocarpia brevirostris (Busk, 1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.505-507. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0407-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics in the Southwest Indian Ocean Marine Biodiversity Hotspot: A Perspective from the Rocky Shore Gastropod Genus Nerita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e95040. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance gene flow outweighs a century of local selection and prevents local adaptation in the Irish famine pathogen [i]Phytophthora infestans[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.442-452. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish community structure in relation to environmental variation in coastal volcanic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Quod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 460, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific detection and quantification of virulent/avirulent Phytophthora infestans isolates using a real-time PCR assay that targets polymorphisms of the Avr3a gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K. Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (5), pp.322-32. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine fish communities in shallow volcanic habitats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (6), pp.1821-47. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.12110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Echinoderm fauna of Europa, Eparses Island, (Scattered Islands) in the Mozambique channel (South Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Conand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Stöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eléaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.499-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be solitary: Phytophthora infestans' dilemma for optimizing its reproductive fitness in multiple infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e37838. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00728938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique, c'est fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Z'infos Marine : l'actualité environnementale de la Réunion côté marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.6--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host growth conditions influence experimental evolution of life history and virulence of a parasite with vertical and horizontal transmission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kaltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (7), pp.2126-2138. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.00974.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of pathogenicity-linked life-history traits by resistance of its host Solanum tuberosum impacts sexual reproduction of the plant pathogenic oomycete Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (12), pp.2668-76. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A . gibbosa, A. subterranea and Messor maroccanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Galarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xim Cerdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Doums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fédérici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-008-9554-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A. gibbosa, A. subterranea and Messor maroccanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Galarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Doums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.519-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of symbiotic dinoflagellates in Pacific corals in the genus Pocillopora (erratum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.997-997. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-008-0402-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic diversity of the NAT2 gene supports a role of acetylation in human adaptation to farming in Central Asia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Hegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almaz Aldashev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (2), pp.243-51. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genetic structure among Hawaiian corals of the genus Pocillopora yield clusters of individuals that are compatible with morphology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (3), pp.239-47. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2007.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of symbiotic dinoflagellates in Pacific corals in the genus Pocillopora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (3), pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding cannot reliably identify species of the blowfly genus Protocalliphora (Diptera: Calliphoridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274 (1619), pp.1731-1739. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2007.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic diversity of the symbiotic dinoflagellates in the coral Pocillopora meandrina from the South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Husté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148 (148), pp.913-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genetic variation do not correlate with geographical distance in the reef-building coral Pocillopora meandrina in the South Pacific.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (7), pp.1861-8. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02430.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of coral and zooxanthella-specific microsatellites in three species of Pocillopora (Cnidaria, Scleractinia) from French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.206-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of coral reefs on contrasting sites (Mayotte and Iles Eparses) in the Mozambique Channel, Indian Ocean: Application to management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIOMSA 11 th Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Réduit, Maurice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthraquinones from marine-derived fungi, challengers for natural colors in industrial fields ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekala Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of the Marine Fungal Natural Products Consortium (MaFNaP2015), joint with the 14th International Marine and Freshwater Mycology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary approach for coral reef management in Eparses Islands, SWIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Nicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cairns, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of the coral Pocillopora meandrina in the Eparses and Réunion islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis évolutifs entre agressivité et transmission inter-saison chez l’oomycète Phytophthora infestans, responsable du mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans : a life of evolutionary compromises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème atelier international d’épidémiologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, cornell, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness of P. infestans strains and transmission: correlation exists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Euroblight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hamar, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARC: Ecology and habitat use of tiger Galeocerdo cuvier and bull Carcharhinus leucas sharks on the west coast of Reunion Island, Western Indian ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharks International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Durban, South Africa. Programm and Poster Abstracts of Shark International, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance entre mécanismes évolutifs (sélection locale, flux ce gènes) dans l’adaptation pour l’agressivité chez l’agent du mildiou de la pomme de terre, Phytothphora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genomics to integrative species delimitation? The case study of the Indo-Pacific Pocillopora corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of Pocillopora corals: insights from RAD-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement des requins bouledogue (Carcharhinus leucas) et tigre (Galeocerdo cuvier) à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme CHARC. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés de La Réunion (Crustacea, Decapoda) dans la zone marine du Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Quod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene Magalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological traits and machine learning for genetic lineage prediction of two reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Paz-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0326095. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0326095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rivers to ocean basins: The role of ocean barriers and philopatry in the genetic structuring of a cosmopolitan coastal predator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriaan Devloo‐delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P Burridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Kyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg M Brunnschweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian D Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global genetic diversity and historical demography of the Bull Shark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse D Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriaan Devloo‐delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg M Brunnschweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and biogeographic features shaped the complex evolutionary history of an iconic apex predator (Galeocerdo cuvier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lesturgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Chifflet-Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Maisano Delser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.147. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-022-02100-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150 (5), pp.247-262. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophistication in a seemingly simple creature: a review of wild holothurian nutrition in marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Eeckhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frouin Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.273 - 298. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic genetic identification of sharks involved in human attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Casalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Vangrevelynghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102558. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsigen.2021.102558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seascape genomics reveals candidate molecular targets of heat stress adaptation in three coral species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Selmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaêl Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1892-1906. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shark and ray diversity, abundance and temporal variation around an Indian Ocean Island, inferred by eDNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (6), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/csp2.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structuring among colonies of a pantropical seabird: Implication for subspecies validation and conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silas James Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Wearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos C Hennicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.11886 - 11905. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite records for volume 12, issue 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Chul Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin D’alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.337-351. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-020-01148-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographical patterns and a cryptic species provide new insights into Western Indian Ocean giant clams phylogenetic relationships and colonization history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1086-1105. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the intimacy of the darkness: Genetic polyandry in deep‐sea luminescent lanternsharks Etmopterus spinax and Etmopterus molleri (Squaliformes, Etmopteridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mallefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (6), pp.1523-1529. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together stronger: Intracolonial genetic variability occurrence inPocilloporacorals suggests potential benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.5208 - 5218. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the reproductive biology of the tiger shark Galeocerdo cuvier and no detection of polyandry in Reunion Island, western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (10), pp.1301. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/mf19244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic species and genetic connectivity among populations of the coral Pocillopora damicornis (Scleractinia) in the tropical southwestern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (10), pp.142. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-020-03757-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Modern Conservation Tools for Innovative Management of Coral Reefs: The MANACO Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver M. Selmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara B. Ainley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the edge: Assessing the diversity of South African Pocillopora on the margins of the Southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Chiazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Macdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (8), pp.e0220477. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure, connectivity, and demographic history of an apex marine predator, the bull shark Carcharhinus leucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.12980-13000. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Noah’s giant clam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C C Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (1), pp.521-526. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-017-0794-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04116542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study of asexual planulae in the coral Pocillopora damicornis type β SSH05c from the southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.499-503. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-019-01800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic population structure and demography of an apex predator, the tiger shark Galeocerdo cuvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geremy Cliff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.5551-5571. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 42 microsatellite loci from the prickly redfish Thelenota ananas (Echinodermata, Stichopodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.5569-5574. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-019-04957-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic diversity but no geographical structure of Aedes albopictus populations in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Catherine Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.597. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3840-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology, multiple paternity and polyandry of the bull shark Carcharhinus leucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poirout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (5), pp.1195-1206. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distances and ocean currents influence Caribbean Acropora palmata population connectivity in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.447-466. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-019-01145-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02927323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High clonal propagation and low population connectivity in the holothurian Stichopus chloronotus from the Indo-Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C. Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frouin Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (63), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-019-3512-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 29 and 19 microsatellite loci from two deep-sea luminous lanternsharks, Etmopterus spinax and Etmopterus molleri (Squaliformes, Etmopteridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mallefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.1357-1362. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-018-04578-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic differentiation and low connectivity in the coral Pocillopora damicornis type β at different spatial scales in the Southwestern Indian Ocean and the Tropical Southwestern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (10), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-018-3428-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of pigments from the tropical marine-derived fungi Talaromyces albobiverticillius : New resources for natural red-colored metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekala Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population connectivity to the art of striping Russian dolls : the lessons from Pocillopora corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.1411 - 1426. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial daily fluctuations of river discharge affect the larval drift and survival of a tropical amphidromous goby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.646 - 659. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of Pigmented Fungi Isolated from Marine Environment in La Réunion Island, Indian Ocean: New Resources for Colored Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekala Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof3030036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population differentiation or species formation across the Indian and the Pacific Oceans? An example from the brooding marine hydrozoan Macrorhynchia phoenicea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (20), pp.8170-8186. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization reveals the complexity of previously overlooked coral-exosymbiont interactions and the implications for coral-guild ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.e44923. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One species for one island? Unexpected diversity and weak connectivity in a widely distributed tropical hydrozoan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (4), pp.385-394. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2016.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superclone Expansion, Long-Distance Clonal Dispersal and Local Genetic Structuring in the Coral Pocillopora damicornis Type β in Reunion Island, South Western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating species number, distribution and endemism of the coral genus Pocillopora Lamarck, 1816 using species delimitation methods and microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.430 - 446. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ciguatoxins in a shark involved in a fatal food poisoning in the Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Diogène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Reverté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rambla-Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.8240. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08682-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal structure through space and time: High stability in the holothurian Stichopus chloronotus (Echinodermata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (18), pp.7534 - 7547. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular species delimitation methods and population genetics data reveal extensive lineage diversity and cryptic species in Aglaopheniidae (Hydrozoa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of larval drift of tropical amphidromous gobies along a watershed in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (6), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of eight microsatellite loci from Galeocerdo cuvier (tiger shark) and cross-amplification in Carcharhinus leucas, Carcharhinus brevipinna, Carcharhinus plumbeus and Sphyrna lewini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.e2041. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fine-scale genetic structure of the malaria vectors Anopheles funestus and Anopheles gambiae (Diptera: Culicidae) in the north-eastern part of Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drakeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Magesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742758416000175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 22 microsatellite loci from two coral species: Acropora muricata (Linnaeus, 1758) (Scleractinia, Acroporidae) and Porites lutea Milne-Edwards & Haime, 1851 (Scleractinia, Poritidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rougeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.917-944. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-015-0493-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 20 microsatellite markers from Carcharhinus leucas (bull shark) and cross-amplification in Galeocerdo cuvier (tiger shark), Carcharhinus obscurus (dusky shark) and Carcharhinus plumbeus (sandbar shark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0308-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships within Aglaopheniidae (Cnidaria, Hydrozoa) reveal unexpected generic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gravier-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.103-114. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of multiple paternity in the bull shark (Carcharhinus leucas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/mf15255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 26 microsatellite loci from a widespread tropical hydrozoan, Macrorhynchia phoenicea (Leptothecata, Aglaopheniidae), and cross-amplification in closely related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2015.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 16 microsatellite loci from a widespread tropical hydrozoan, Lytocarpia brevirostris (Busk, 1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.505-507. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0407-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish community structure in relation to environmental variation in coastal volcanic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Quod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 460, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics in the Southwest Indian Ocean Marine Biodiversity Hotspot: A Perspective from the Rocky Shore Gastropod Genus Nerita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e95040. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance gene flow outweighs a century of local selection and prevents local adaptation in the Irish famine pathogen [i]Phytophthora infestans[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.442-452. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific detection and quantification of virulent/avirulent Phytophthora infestans isolates using a real-time PCR assay that targets polymorphisms of the Avr3a gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K. Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (5), pp.322-32. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine fish communities in shallow volcanic habitats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (6), pp.1821-47. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.12110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Echinoderm fauna of Europa, Eparses Island, (Scattered Islands) in the Mozambique channel (South Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Conand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Stöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eléaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.499-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique, c'est fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Z'infos Marine : l'actualité environnementale de la Réunion côté marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.6--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be solitary: Phytophthora infestans' dilemma for optimizing its reproductive fitness in multiple infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e37838. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00728938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host growth conditions influence experimental evolution of life history and virulence of a parasite with vertical and horizontal transmission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kaltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (7), pp.2126-2138. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.00974.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of pathogenicity-linked life-history traits by resistance of its host Solanum tuberosum impacts sexual reproduction of the plant pathogenic oomycete Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (12), pp.2668-76. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A . gibbosa, A. subterranea and Messor maroccanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Galarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xim Cerdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Doums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fédérici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-008-9554-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A. gibbosa, A. subterranea and Messor maroccanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Galarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Doums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.519-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of symbiotic dinoflagellates in Pacific corals in the genus Pocillopora (erratum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.997-997. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-008-0402-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic diversity of the NAT2 gene supports a role of acetylation in human adaptation to farming in Central Asia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Hegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almaz Aldashev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (2), pp.243-51. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genetic structure among Hawaiian corals of the genus Pocillopora yield clusters of individuals that are compatible with morphology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (3), pp.239-47. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2007.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of symbiotic dinoflagellates in Pacific corals in the genus Pocillopora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (3), pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding cannot reliably identify species of the blowfly genus Protocalliphora (Diptera: Calliphoridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274 (1619), pp.1731-1739. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2007.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic diversity of the symbiotic dinoflagellates in the coral Pocillopora meandrina from the South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Husté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148 (148), pp.913-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genetic variation do not correlate with geographical distance in the reef-building coral Pocillopora meandrina in the South Pacific.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (7), pp.1861-8. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02430.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of coral and zooxanthella-specific microsatellites in three species of Pocillopora (Cnidaria, Scleractinia) from French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.206-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of coral reefs on contrasting sites (Mayotte and Iles Eparses) in the Mozambique Channel, Indian Ocean: Application to management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIOMSA 11 th Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Réduit, Maurice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthraquinones from marine-derived fungi, challengers for natural colors in industrial fields ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekala Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of the Marine Fungal Natural Products Consortium (MaFNaP2015), joint with the 14th International Marine and Freshwater Mycology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary approach for coral reef management in Eparses Islands, SWIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Nicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cairns, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of the coral Pocillopora meandrina in the Eparses and Réunion islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henrich Bruggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis évolutifs entre agressivité et transmission inter-saison chez l’oomycète Phytophthora infestans, responsable du mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans : a life of evolutionary compromises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème atelier international d’épidémiologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, cornell, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness of P. infestans strains and transmission: correlation exists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Euroblight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hamar, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARC: Ecology and habitat use of tiger Galeocerdo cuvier and bull Carcharhinus leucas sharks on the west coast of Reunion Island, Western Indian ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharks International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Durban, South Africa. Programm and Poster Abstracts of Shark International, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance entre mécanismes évolutifs (sélection locale, flux ce gènes) dans l’adaptation pour l’agressivité chez l’agent du mildiou de la pomme de terre, Phytothphora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genomics to integrative species delimitation? The case study of the Indo-Pacific Pocillopora corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of Pocillopora corals: insights from RAD-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement des requins bouledogue (Carcharhinus leucas) et tigre (Galeocerdo cuvier) à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme CHARC. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés de La Réunion (Crustacea, Decapoda) dans la zone marine du Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Quod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05304150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04051570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriaan Devloo&#8208;delva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Burridge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg M Brunnschweiler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian D Chapman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse D Postaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Charvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesturgie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lain&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Maisano Delser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02100-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pierrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;dier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Eeckhaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03273193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Vangrevelynghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2021.102558" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Selmoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Lecellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15857" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03240204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baillie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Magalon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.407" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas James Reynolds" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wearn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos C Hennicke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6635" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Chul Bang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bruggemann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin D&#8217;alexis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Gao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01148-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13797" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchatelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallefet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14336" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5807" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03108897v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pirog" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/mf19244" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M. Selmoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara B. Ainley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Doucet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00609" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02935084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03757-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04116542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josina Tiavouane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C C Wabnitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0794-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01800-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02165151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Cliff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-04957-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Latreille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3840-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03236778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14118" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C. Latreille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3512-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02927323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouchon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01145-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-018-04578-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5597" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Chiazzari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Macdonald" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220477" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01865698v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekala Venkatachalam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2018.03.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3428-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3747" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faivre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grondin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12381" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse Postaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3236" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouz&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Penin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44923" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.01.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.126" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450078v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mehn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bureau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169692" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907129v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diog&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Revert&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rambla-Alegre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa del R&#237;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de La Iglesia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08682-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georget" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3285" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657071v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Llorente" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof3030036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2041" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359593v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drakeley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maxwell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Magesa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742758416000175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359407v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.08.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0493-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253738v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gravier-Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12135" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253773v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0308-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253779v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2015.08.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253775v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/mf15255" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185722v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0407-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185713v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095040" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12142" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bissery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.06.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941608v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Baldwin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12047" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941543v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loiseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12110" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941767v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Conand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728938v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037838" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01308118v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941645v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kaltz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00974.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02150.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174507v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9554-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941761v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Galarza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-008-0402-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271644v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Hegay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Aldashev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201963" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941654v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tillier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.12.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941744v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Whitworth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Dawson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2007.0062" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941726v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Veuille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941691v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veuille" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02430.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86020C3E5E7642400705F8EAE0D494CB7FF7C4C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01444924v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842985v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Nicet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852811v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419870v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Douchy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419884v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487162v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourjea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419876v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099117v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487167v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trystram" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069920v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Poupin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bollard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barr&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05304150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04051570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriaan Devloo&#8208;delva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Burridge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg M Brunnschweiler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian D Chapman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse D Postaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Charvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesturgie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lain&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Maisano Delser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02100-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pierrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;dier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Eeckhaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03273193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Vangrevelynghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2021.102558" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Selmoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Lecellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15857" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03240204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baillie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Magalon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.407" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas James Reynolds" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wearn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos C Hennicke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6635" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Chul Bang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bruggemann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin D&#8217;alexis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Gao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01148-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13797" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchatelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallefet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14336" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5807" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03108897v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pirog" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/mf19244" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02935084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03757-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M. Selmoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara B. Ainley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Doucet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Chiazzari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Macdonald" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220477" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5597" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04116542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josina Tiavouane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C C Wabnitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0794-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01800-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02165151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Cliff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5111" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-04957-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Latreille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3840-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03236778v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14118" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02927323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouchon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01145-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C. Latreille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3512-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-018-04578-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3428-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01865698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekala Venkatachalam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2018.03.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DM1N5MW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3747" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faivre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grondin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12381" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657071v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Llorente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof3030036" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681593v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse Postaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3236" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouz&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Penin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44923" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.126" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mehn" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bureau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169692" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906989v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.01.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB4SZPFC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diog&#232;ne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Revert&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rambla-Alegre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa del R&#237;o" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de La Iglesia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08682-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3285" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359407v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.08.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449296v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0101" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317961v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drakeley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maxwell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Magesa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742758416000175" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254248v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0493-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253773v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0308-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gravier-Bonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12135" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253775v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/mf15255" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253779v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2015.08.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0407-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bissery" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.06.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095040" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208710v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12142" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941608v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Baldwin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12047" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941543v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loiseau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12110" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941767v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Conand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01308118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037838" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kaltz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00974.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941636v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02150.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174507v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9554-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941761v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Galarza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312396v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-008-0402-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Hegay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Aldashev" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201963" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941654v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tillier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.12.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941744v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Whitworth" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Dawson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2007.0062" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941726v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Veuille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941691v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veuille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02430.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86020C3E5E7642400705F8EAE0D494CB7FF7C4C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941708v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127199v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fouet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01444924v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Nicet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852811v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419870v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Douchy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419884v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419887v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487162v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourjea" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419876v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099117v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487167v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trystram" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069920v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Poupin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bollard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barr&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>