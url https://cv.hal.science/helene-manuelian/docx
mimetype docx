--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -754,165 +754,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;Petit Larousse illustré&amp;quot; de 1905 pris dans la toile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Manuélian</w:t>
+                <w:t xml:space="preserve">Le Petit Larousse Illustré de 1905 pris dans la Toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Manuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88, pp.183-200</w:t>
+              <w:t xml:space="preserve">, 2006, 1 (88), pp.183-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00168968v1</w:t>
+                <w:t xml:space="preserve">hal-00526599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Petit Larousse Illustré de 1905 pris dans la Toile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Manuelian</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;Petit Larousse illustré&amp;quot; de 1905 pris dans la toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Manuélian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 1 (88), pp.183-200</w:t>
+              <w:t xml:space="preserve">, 2006, 88, pp.183-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526599v1</w:t>
+                <w:t xml:space="preserve">halshs-00168968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un corpus annoté pour le traitement des descriptions définies</w:t>
               </w:r>
@@ -1515,191 +1515,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which bridges for bridging definite descriptions?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de descriptions définies et démonstratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Manuélian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Linguistically Interpreted Corpora - LINC'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Budapest, Hungary, 8 p</w:t>
+              <w:t xml:space="preserve">Huitième Atelier des doctorants en linguistique - ADL'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des doctorants en linguistique de Paris, Jul 2003, Paris, France, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107644v1</w:t>
+                <w:t xml:space="preserve">inria-00099679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de descriptions définies et démonstratives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which bridges for bridging definite descriptions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Manuélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième Atelier des doctorants en linguistique - ADL'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des doctorants en linguistique de Paris, Jul 2003, Paris, France, 7 p</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Linguistically Interpreted Corpora - LINC'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Budapest, Hungary, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099679v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des emplois du démonstratif en corpus</w:t>
               </w:r>
@@ -2436,169 +2436,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptions définies et démonstratives : Analyses de Corpus pour la Génération de Textes</w:t>
+                <w:t xml:space="preserve">Descriptions définies et démonstratives : analyses de corpus pour la génération de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Manuélian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Université Nancy 2, 2003. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Université de Nancy 2, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2003NAN21011⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01776380v1</w:t>
+                <w:t xml:space="preserve">tel-00526602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptions définies et démonstratives : analyses de corpus pour la génération de textes</w:t>
+                <w:t xml:space="preserve">Descriptions définies et démonstratives : Analyses de Corpus pour la Génération de Textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Manuélian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Université de Nancy 2, 2003. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Université Nancy 2, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2003NAN21011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00526602v1</w:t>
+                <w:t xml:space="preserve">tel-01776380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2753,51 +2753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manu&#233;lian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/arc.73.1.2023.117-136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manuelian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620246v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manuelian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Verb.2018.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bruscand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cholewka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hetzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Timmermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/crise-climatique-et-sciences-humaines/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Striegnitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Amoia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fattier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN21011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manu&#233;lian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/arc.73.1.2023.117-136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manuelian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620246v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manuelian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Verb.2018.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bruscand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cholewka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hetzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Timmermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kow" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/crise-climatique-et-sciences-humaines/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Striegnitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Amoia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fattier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN21011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>