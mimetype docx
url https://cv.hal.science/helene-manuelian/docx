--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -754,165 +754,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Petit Larousse Illustré de 1905 pris dans la Toile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Manuelian</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;Petit Larousse illustré&amp;quot; de 1905 pris dans la toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Manuélian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 1 (88), pp.183-200</w:t>
+              <w:t xml:space="preserve">, 2006, 88, pp.183-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526599v1</w:t>
+                <w:t xml:space="preserve">halshs-00168968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;Petit Larousse illustré&amp;quot; de 1905 pris dans la toile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Manuélian</w:t>
+                <w:t xml:space="preserve">Le Petit Larousse Illustré de 1905 pris dans la Toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Manuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88, pp.183-200</w:t>
+              <w:t xml:space="preserve">, 2006, 1 (88), pp.183-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00168968v1</w:t>
+                <w:t xml:space="preserve">hal-00526599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un corpus annoté pour le traitement des descriptions définies</w:t>
               </w:r>
@@ -1515,96 +1515,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de descriptions définies et démonstratives</w:t>
+                <w:t xml:space="preserve">Coreferential Definite and Demonstrative Descriptions in French: A Corpus Study for Text Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Manuélian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième Atelier des doctorants en linguistique - ADL'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des doctorants en linguistique de Paris, Jul 2003, Paris, France, 7 p</w:t>
+              <w:t xml:space="preserve">ESSLLI Student Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Vienna, Austria, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099679v1</w:t>
+                <w:t xml:space="preserve">inria-00107658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which bridges for bridging definite descriptions?</w:t>
               </w:r>
@@ -1679,165 +1679,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des emplois du démonstratif en corpus</w:t>
+                <w:t xml:space="preserve">Génération de descriptions définies et démonstratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Manuélian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jun 2003, Batz sur Mer, France</w:t>
+              <w:t xml:space="preserve">Huitième Atelier des doctorants en linguistique - ADL'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des doctorants en linguistique de Paris, Jul 2003, Paris, France, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107657v1</w:t>
+                <w:t xml:space="preserve">inria-00099679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coreferential Definite and Demonstrative Descriptions in French: A Corpus Study for Text Generation</w:t>
+                <w:t xml:space="preserve">Une analyse des emplois du démonstratif en corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Manuélian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSLLI Student Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Vienna, Austria, 12 p</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2003, Batz sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107658v1</w:t>
+                <w:t xml:space="preserve">inria-00107657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation des descriptions définies : le cas des reprises par les rôles thématiques</w:t>
               </w:r>
@@ -2436,169 +2436,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptions définies et démonstratives : analyses de corpus pour la génération de textes</w:t>
+                <w:t xml:space="preserve">Descriptions définies et démonstratives : Analyses de Corpus pour la Génération de Textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Manuélian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Université de Nancy 2, 2003. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Université Nancy 2, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2003NAN21011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00526602v1</w:t>
+                <w:t xml:space="preserve">tel-01776380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptions définies et démonstratives : Analyses de Corpus pour la Génération de Textes</w:t>
+                <w:t xml:space="preserve">Descriptions définies et démonstratives : analyses de corpus pour la génération de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Manuélian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Université Nancy 2, 2003. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Université de Nancy 2, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2003NAN21011⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01776380v1</w:t>
+                <w:t xml:space="preserve">tel-00526602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2753,51 +2753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manu&#233;lian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/arc.73.1.2023.117-136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manuelian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620246v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manuelian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Verb.2018.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bruscand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cholewka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hetzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Timmermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kow" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/crise-climatique-et-sciences-humaines/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Striegnitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Amoia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fattier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN21011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manu&#233;lian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/arc.73.1.2023.117-136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manuelian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620246v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manuelian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Verb.2018.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bruscand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cholewka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hetzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Timmermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kow" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/crise-climatique-et-sciences-humaines/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Striegnitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Amoia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fattier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN21011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>