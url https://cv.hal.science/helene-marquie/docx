--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1347,173 +1347,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ‘Il y a un moment où il faut choisir d’exister’. Les labyrinthes de Marie Danielle Koechlin »</w:t>
+                <w:t xml:space="preserve">« Lever de rideau sur le premier syndicat de danseuses en France (1904-1909) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FORERO MENDOZA Sabine, PEYRAGA Pascale (dir.). </w:t>
+              <w:t xml:space="preserve">Elsa CHAARANI LESOURD, Laurence DENOOZ, Sylvie THIÉBLEMONT-DOLLET (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artistes Femmes : Les formes de l’engagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUPPA, pp. 61-72., 2021</w:t>
+              <w:t xml:space="preserve">Pleins feux sur les femmes (in)visibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Éditions Universitaires de Lorraine, pp. 349-362., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646771v1</w:t>
+                <w:t xml:space="preserve">hal-03646778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lever de rideau sur le premier syndicat de danseuses en France (1904-1909) »</w:t>
+                <w:t xml:space="preserve">« ‘Il y a un moment où il faut choisir d’exister’. Les labyrinthes de Marie Danielle Koechlin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elsa CHAARANI LESOURD, Laurence DENOOZ, Sylvie THIÉBLEMONT-DOLLET (dir.). </w:t>
+              <w:t xml:space="preserve">FORERO MENDOZA Sabine, PEYRAGA Pascale (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pleins feux sur les femmes (in)visibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUN - Éditions Universitaires de Lorraine, pp. 349-362., 2021</w:t>
+              <w:t xml:space="preserve">Artistes Femmes : Les formes de l’engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPPA, pp. 61-72., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646778v1</w:t>
+                <w:t xml:space="preserve">hal-03646771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le genre dans la danse actuelle : des ‘jeux de genre’ aux questions sociales »</w:t>
               </w:r>
@@ -4353,165 +4353,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prestige de l'Opéra couvre tout’. Les coulisses de la danse à l’Opéra Garnier, 1875-1914</w:t>
+                <w:t xml:space="preserve">Études de genre et histoire culturelle de la danse, retour sur un dialogue récent en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Histoire des coulisses, 281 (2019-1), pp.73-86</w:t>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L’Histoire culturelle au prisme des Studies, 258-259-260, pp.60-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140605v1</w:t>
+                <w:t xml:space="preserve">hal-02140579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études de genre et histoire culturelle de la danse, retour sur un dialogue récent en France</w:t>
+                <w:t xml:space="preserve">Le prestige de l'Opéra couvre tout’. Les coulisses de la danse à l’Opéra Garnier, 1875-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L’Histoire culturelle au prisme des Studies, 258-259-260, pp.60-70</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Histoire des coulisses, 281 (2019-1), pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140579v1</w:t>
+                <w:t xml:space="preserve">hal-02140605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’excellentes personnes assez obscures » Lecture critique de l’histoire et de l’historiographie de la danse à la fin du XIXe siècle</w:t>
               </w:r>
@@ -5732,51 +5732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07357309"/>
+    <w:nsid w:val="76E5A79A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5880,51 +5880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40362B8C"/>
+    <w:nsid w:val="D9907DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6028,51 +6028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58A16C73"/>
+    <w:nsid w:val="BBED69F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6176,51 +6176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="632E2B69"/>
+    <w:nsid w:val="0730864E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6416,51 +6416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-marquie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2313-299X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069383529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helene.marquie@univ-paris8.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-attribut.fr/Non-la-danse-n-est-pas-un-truc-de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Duhautpas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03894143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arche-editeur.com/livre/marges-et-territoires-choregraphiques-de-pina-bausch-572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00722140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00722139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P275&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fr&#233;laut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.5695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.5430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140605v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.619" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01551635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01551613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-marquie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2313-299X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069383529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helene.marquie@univ-paris8.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-attribut.fr/Non-la-danse-n-est-pas-un-truc-de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Duhautpas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03894143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arche-editeur.com/livre/marges-et-territoires-choregraphiques-de-pina-bausch-572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00722140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00722139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P275&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fr&#233;laut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.5695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.5430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.619" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01551635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01551613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>