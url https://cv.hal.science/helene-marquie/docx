--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2588,186 +2588,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déséquilibre des normes ? Stabilité du genre dans l'univers de Pina Bausch</w:t>
+                <w:t xml:space="preserve">Entrez dans la danse, créez de la danse ! - Maîtresses de ballet à la Belle Époque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Camarade; Marie-Lise Paoli. </w:t>
+              <w:t xml:space="preserve">François LE GUENNEC et Nicolas-Henri ZMELTY (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges et territoires chorégraphiques de Pina Bausch</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.98-111., 2013, 978-2-85181-804-1</w:t>
+              <w:t xml:space="preserve">La Belle Époque des femmes ? 1889-1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 75-88, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120834v1</w:t>
+                <w:t xml:space="preserve">ujm-00847917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrez dans la danse, créez de la danse ! - Maîtresses de ballet à la Belle Époque</w:t>
+                <w:t xml:space="preserve">Déséquilibre des normes ? Stabilité du genre dans l'univers de Pina Bausch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François LE GUENNEC et Nicolas-Henri ZMELTY (Dir.). </w:t>
+              <w:t xml:space="preserve">Hélène Camarade; Marie-Lise Paoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Belle Époque des femmes ? 1889-1914</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp. 75-88, 2013</w:t>
+              <w:t xml:space="preserve">Marges et territoires chorégraphiques de Pina Bausch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.98-111., 2013, 978-2-85181-804-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00847917v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et mouvement : subvertir le genre par la danse</w:t>
               </w:r>
@@ -3623,173 +3623,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00607093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour sortir le corps d'un imaginaire androcentré : impasses et stratégies</w:t>
+                <w:t xml:space="preserve">« Sexualité et transgression : images de chorégraphes femmes en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marianne CAMUS (Dir.). </w:t>
+              <w:t xml:space="preserve">MARQUIÉ Hélène, BURCH Noël (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Création au féminin - Volume 2 : Arts visuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp. 15-25, 2006</w:t>
+              <w:t xml:space="preserve">Émancipation sexuelle ou contrainte des corps ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 47-68., 2006, 2-296-00222-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00607099v1</w:t>
+                <w:t xml:space="preserve">hal-03646765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sexualité et transgression : images de chorégraphes femmes en France »</w:t>
+                <w:t xml:space="preserve">Pour sortir le corps d'un imaginaire androcentré : impasses et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MARQUIÉ Hélène, BURCH Noël (dir.). </w:t>
+              <w:t xml:space="preserve">Marianne CAMUS (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émancipation sexuelle ou contrainte des corps ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp. 47-68., 2006, 2-296-00222-6</w:t>
+              <w:t xml:space="preserve">Création au féminin - Volume 2 : Arts visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp. 15-25, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646765v1</w:t>
+                <w:t xml:space="preserve">ujm-00607099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif trouble : quando ciò si dice non è ciò che si mostra</w:t>
               </w:r>
@@ -4629,178 +4629,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête en cours sur Madame Stichel (1856 -1942) - Quelques pistes de réflexion</w:t>
+                <w:t xml:space="preserve">Perspectives genrées sur les femmes dans l’histoire de la danse, éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Perspectives genrées sur les femmes dans l’histoire de la danse, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345591v1</w:t>
+                <w:t xml:space="preserve">hal-01345594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives genrées sur les femmes dans l’histoire de la danse, éditorial</w:t>
+                <w:t xml:space="preserve">Enquête en cours sur Madame Stichel (1856 -1942) - Quelques pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marquié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Perspectives genrées sur les femmes dans l’histoire de la danse, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345594v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard rétrospectif sur les études en danse en France</w:t>
               </w:r>
@@ -5732,51 +5732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76E5A79A"/>
+    <w:nsid w:val="D622BF29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5880,51 +5880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D9907DDB"/>
+    <w:nsid w:val="FF4F97E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6028,51 +6028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BBED69F7"/>
+    <w:nsid w:val="5C95C602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6176,51 +6176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0730864E"/>
+    <w:nsid w:val="9B4B4016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6416,51 +6416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-marquie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2313-299X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069383529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helene.marquie@univ-paris8.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-attribut.fr/Non-la-danse-n-est-pas-un-truc-de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Duhautpas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03894143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arche-editeur.com/livre/marges-et-territoires-choregraphiques-de-pina-bausch-572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00722140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00722139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P275&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fr&#233;laut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.5695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.5430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.619" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01551635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01551613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-marquie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2313-299X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069383529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helene.marquie@univ-paris8.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-attribut.fr/Non-la-danse-n-est-pas-un-truc-de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Duhautpas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03894143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arche-editeur.com/livre/marges-et-territoires-choregraphiques-de-pina-bausch-572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00722140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00722139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P275&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fr&#233;laut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.5695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.5430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.619" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00598903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01551635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01551613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00607658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>