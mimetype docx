--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -764,278 +764,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal regime, oxygen conditions and land use on source and pathways of carbon in lake pelagic food webs</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal variability of the carbon isotopic signature of Daphnia and their ephippia in four French lakes: Implications for the study of carbon transfers in lake food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11956860.2022.2094630⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1439-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852878v1</w:t>
+                <w:t xml:space="preserve">hal-03937095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variability of the carbon isotopic signature of Daphnia and their ephippia in four French lakes: Implications for the study of carbon transfers in lake food webs</w:t>
+                <w:t xml:space="preserve">Influence of thermal regime, oxygen conditions and land use on source and pathways of carbon in lake pelagic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1439-1455. </w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.293-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2022.2094630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937095v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of sediment archaeal and bacterial communities relates to the source of organic matter and hypoxia – a biogeographical study on Lake Remoray (France)</w:t>
               </w:r>
@@ -3135,51 +3135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="043484BE"/>
+    <w:nsid w:val="B7245EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3283,51 +3283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C4BA18E"/>
+    <w:nsid w:val="461DD8BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3431,51 +3431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12366AF3"/>
+    <w:nsid w:val="25615460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3668,51 +3668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-masclaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5869-8419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158558316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282936927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000389481017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-1265-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-H&#233;l&#232;ne Levrey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Chiarello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Kagami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumichi Motoki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B. Richoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9592-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-014-0376-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Masclaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Kainz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jouve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-013-0314-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1185" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kainz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02735.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2LZCRT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2012.e28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.0939" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin Kainz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.4.1323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-masclaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5869-8419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158558316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282936927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000389481017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-1265-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-H&#233;l&#232;ne Levrey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Chiarello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Kagami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumichi Motoki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B. Richoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9592-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-014-0376-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Masclaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Kainz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jouve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-013-0314-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1185" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kainz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02735.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2LZCRT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2012.e28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.0939" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin Kainz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.4.1323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>