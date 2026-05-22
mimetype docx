--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -764,278 +764,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variability of the carbon isotopic signature of Daphnia and their ephippia in four French lakes: Implications for the study of carbon transfers in lake food webs</w:t>
+                <w:t xml:space="preserve">Influence of thermal regime, oxygen conditions and land use on source and pathways of carbon in lake pelagic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13952⟩</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.293-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2022.2094630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937095v1</w:t>
+                <w:t xml:space="preserve">hal-03852878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal regime, oxygen conditions and land use on source and pathways of carbon in lake pelagic food webs</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal variability of the carbon isotopic signature of Daphnia and their ephippia in four French lakes: Implications for the study of carbon transfers in lake food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (4), pp.293-310. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1439-1455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11956860.2022.2094630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852878v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of sediment archaeal and bacterial communities relates to the source of organic matter and hypoxia – a biogeographical study on Lake Remoray (France)</w:t>
               </w:r>
@@ -1755,390 +1755,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de l’habitat, biologie de la reproduction et estimation de la population chez la Gorgebleue à miroir blanc de Nantes Luscinia svecica namnetum dans les marais briérons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal changes in essential fatty acid availability in different food sources in the littoral macrophyte zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marquet</w:t>
+                <w:t xml:space="preserve">Gilles Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Masclaux</w:t>
+                <w:t xml:space="preserve">Lionel Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Champagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Eybert</w:t>
+                <w:t xml:space="preserve">Emilie Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 82, pp.177-192</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 736 (1), pp.127-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109691v1</w:t>
+                <w:t xml:space="preserve">hal-01983221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource partitioning among cladocerans in a littoral macrophyte zone: implications for the transfer of essential compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+                <w:t xml:space="preserve">Sélection de l’habitat, biologie de la reproduction et estimation de la population chez la Gorgebleue à miroir blanc de Nantes Luscinia svecica namnetum dans les marais briérons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bourdier</w:t>
+                <w:t xml:space="preserve">H. Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Riera</w:t>
+                <w:t xml:space="preserve">J. Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J. Kainz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Eybert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82, pp.177-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255945v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in essential fatty acid availability in different food sources in the littoral macrophyte zone</w:t>
+                <w:t xml:space="preserve">Resource partitioning among cladocerans in a littoral macrophyte zone: implications for the transfer of essential compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Kainz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (1), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-013-0314-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983221v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How pollen organic matter enters freshwater food webs</w:t>
               </w:r>
@@ -2176,51 +2176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiko Kagami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Desvilettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (4), pp.1185-1195. </w:t>
@@ -2430,51 +2430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 71 (2), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2694,51 +2694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin Kainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Desvilettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (4), pp.1323-1332. </w:t>
@@ -3135,51 +3135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7245EAD"/>
+    <w:nsid w:val="DFA25BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3283,51 +3283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="461DD8BA"/>
+    <w:nsid w:val="0828127E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3431,51 +3431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25615460"/>
+    <w:nsid w:val="D5D248EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3668,51 +3668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-masclaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5869-8419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158558316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282936927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000389481017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-1265-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-H&#233;l&#232;ne Levrey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Chiarello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Kagami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumichi Motoki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B. Richoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9592-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-014-0376-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Masclaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Kainz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jouve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-013-0314-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1185" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kainz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02735.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2LZCRT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2012.e28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.0939" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin Kainz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.4.1323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-masclaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5869-8419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158558316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282936927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000389481017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-1265-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-H&#233;l&#232;ne Levrey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Chiarello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Kagami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumichi Motoki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B. Richoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9592-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-014-0376-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jouve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Masclaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champagnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Kainz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-013-0314-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1185" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kainz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02735.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2LZCRT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2012.e28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.0939" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin Kainz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.4.1323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>