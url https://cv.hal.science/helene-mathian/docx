--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Mathian </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche - Méthodes en analyse spatiale CNRS - Laboratoire Environnement Ville Société</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes contributions scientifiques s’inscrivent dans le champ des sciences de l’information géographique plus spécifiquement en analyse spatiale et géovisualisation. Je mets au point des modèles (de données ou statistiques ou informatiques) permettant d’explorer et de quantifier les relations spatiales entre les objets d’études et d’identifier des modèles spatiaux d’organisation, et d’évolution spatio-temporelle. Beaucoup de projets sont situés dans le champ de la géographie historique. Aujourd’hui j’enrichis cette approche en intégrant la notion de perception, m’ouvrant ainsi aux humanités spatiales pour intégrer le niveau individuel de l’expérience spatiale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons. 2024, 978-1-78945-161-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04850811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et représentation de l'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2023, 9781789491616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches spatio-temporelles. Objets géographiques et processus de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition, 178 p., 2014, col. Focus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R et espace. Traitement de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenges Hadrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Framabook, 2014, 979-10-92674-06-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace scolaire des Villes Nouvelles d'Ile-de-France est-il un espace spécifique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gluski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEVN, pp.113, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.8. Contextes et interactions spatiales. Analyser le système de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines; Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05516816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.2. Formalisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.4. Processus de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.1. Introduction : « Où-Localisation spatiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les phénomènes temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.189-230, 2023, 9781789491616. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes et graphiques pour explorer des relations statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.19-45, 2023, 9781789491616. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 17, 2021, Perspectives Villes et Territoires, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 7: From the ancient to the medieval world (4th-8th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villes et territoires, 9782869064942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03420481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 2: Modelling the peopling of an already inhabited territory: The case of expanding Bantu populations and Central African forest foragers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World From prehistory to the metropolis era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.386, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 1 : Modelling the migrations and peopling of new geographic areas by Homo Sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World: From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.386, 2021, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can a Multi Agent System tell us about the Bantu expansion 3000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saqalli M., Vander Linden M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Qualitative and Social Science Factors in Archaeological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.109-135, 2019, 978-3-030-12723-7. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12723-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461-474, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue ontologiques sur les transitions des systèmes de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Livet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre : De la préhistoire à l’ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.435-459, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les migrations et la colonisation de nouveaux territoires par les homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Presses universitaires François Rabelais, pp.113-142, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’expansion des populations Bantu dans un espace déjà habité par les populations de chasseurs –collecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.143-172, 2017, 978-2-86906-494-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 7 : Du monde antique au monde médiéval (IVe-VIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François Rabelais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-300, 2017, Perspectives Villes et Territoires, 978-2-86906-494-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter et modéliser un système de villes dans le temps long : une approche ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phan Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.225-237, 2014, 978-2746232075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18 : la structuration sociale de l'espace scolaire : une ontologie multi-points de vue, intégrée mais non réductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Phan; Frédéric Amblard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par systemes multi-agents en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science -Lavoisier, pp.461-474, 2014, Traité RTA, série Informatique et Systèmes d'Information, 2746232073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système ville et système de villes : modèles dynamiques en archéologie et en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lorans, Xavier Rodier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFR/CTHS, pp.495-507, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement et territoire dans la longue durée : retour sur 25 ans d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archambault De Beaune S., Francfort H.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions; CNRS éditions Alpha, pp.150-157, 2012, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la dynamique démographique mondiale sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Beckouche; Claude Grasland; France Guérin-Pace; Jean-Yves Moisseron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Karthala, Colletion du CIST, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité dans la construction du polycentrisme métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thériault M. et Des Rosiers F. (eds),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique et dynamiques urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.10-100, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00217252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navettes et disjonction sociale dans une métropole multipolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.89-109, 2007, 978-2-7011-4486-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riches et pauvres en Ile-de-France: forme et sens des voisinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.113-137, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de l'activité métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Julien Th., Legoix R., La métropole parisienne. Centralités, inégalités, proximités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.11-38, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de l'activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.11-38, 2007, 978-2-7011-4486-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements différenciés et polarisations spécifiques en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEE; IAUR IF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, INSEE; IAUR IF, 2003, Activité et emploi, 2-11-057173-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles d'emploi en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEE; IAUR IF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, INSEE; IAUR IF, 2003, Activités et emplois, 2-11-057173-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial microsimulation of population dynamics in Southern France: a model integrating individual decisions and spatial constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalle Mäkilä</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballot G., Weisbuch G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Simulation to Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.109-125, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00224987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du traitement de l'information spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation de l'espace et du temps dans les SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), Hermès Science Publications, 1999, Revue Internationale de Géomatique, 2-7462-0033-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling and geographical information systems: for an integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Longley P. Batty M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis, Modelling in a GIS Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Professional, pp.283-296, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes multi-agents pour modéliser l’émergence des réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bocquet Appel J.P., Courgeau D, Pumain D. (eds) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial analysis of Biodemographic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, John Libbey-INED, Congress and Colloquia, pp.281-309, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01707337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPOP, A Multi-Agents Model for the Urban Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sikos T. Bassa L. Fischer M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Spatial Information, Modeling and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Geography in Hungary, 13 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining discourses and maps to grasp nature perceptions: Insights from a PPGIS case study in Martinique (Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hejda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158, pp.103047. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2023.103047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Complémentarité des approches symboliques et numériques pour l’étude de dynamiques spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.7-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique versus symbolique, dialogue ontologique entre deux approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ontologies et dynamiques spatiales; complémentarité des approches symboliques et numériques, 31 (1-2), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.31.21-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03933177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter et découper le monde : dépasser la limite Nord-Sud pour penser les inégalités de richesse et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mesure des « vides alimentaires » dans un contexte urbain hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1-2), pp.85-104. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2020.00103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank correlated subgroup discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Hammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-019-00555-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux (816-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113/1-2, pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de cartographie animée pour représenter le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de transport pour délimiter des aires urbaines fonctionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mapping, monitoring and modelling of urban areas, 2, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.17789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville à l’échelle de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.55-78. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.26.55-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des interactions spatiales dans les modèles multi-agents : essai d'analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.393-414. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.393-414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization of the United States over two centuries: an approach based on a long-term database (1790–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.850-867. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2014.999681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités de santé respiratoire entre villes : une approche géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.118-128. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining a better understanding of respiratory health inequalities among cities: An ecological case study on elderly males in the larger French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.12:19. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-12-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new database for the cities of Europe? Exploration of the urban Morphological Zones (CLC2000) from three national database comparisons (Denmark, France, Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), 439-458 / http://epb.sagepub.com/content/39/3/439.abstract?id=b37162. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/b37162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les centralités commerciales au cœur d'une grande métropole : le cas de Paris intra-muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités socio-spatiales progressent-elles en Île-de-France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of territorial changes from a multi-scale perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (10), pp.1597-1612. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2010.534658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperSmooth : calcul et visualisation de cartes de potentiel interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E-13, pp.19-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l’urbanisation aux États-Unis, des premiers comptoirs coloniaux aux Metropolitan Areas (1790-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://cybergeo.revues.org/19683. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.19683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des réseaux d'habitat : trois expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3/2006 (83), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie dans le monde de la géomatique : L'Évolution nécessaire des formations face à un secteur en forte croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dhee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 177-78, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00230240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l’évolution du peuplement par les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4, pp.385-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPOP: a multi-agent system for the study of urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24, pp.287-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies et dynamiques spatiales. Complémentarité des approches symboliques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (1), 2022, Ontologies et dynamiques spatiales. Complémentarité des approches symboliques et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des spatialités historiques en réseaux : l’exemple du fait religieux au Moyen-Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant: Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Marage, Professeur des Universités, Université Marie et Louis Pasteur, UMR ThéMA, Besançon, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours d'ingénieur.es de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheur·e·s du réseau CNRS MAGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EVS, UMR ESO, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation aux méthodes et outils de la Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orline Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5600 EVS, Université Jean Monnet Saint-Etienne, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement secondaire dans les zones de basse densité en France et en Allemagne : étude de la répartition des établissements scolaires dans les petits centres et les espaces ruraux isolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering variations among regional case studies : settlement pattern and land use dynamic during antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Day ARCHON Research School of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01972574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Césium dans la tête: des représentations cartographiques individuelles des sinistrés aux interprétations d’une représentation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête. 2e Jounée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the spatial sustainability of London’s high-rise boom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ville Verticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géovisualisation des temporalités des territoires : analyse comparative de la diversité des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douzième rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visual Representations of Territorial Dynamics: Retrospective and Input from New Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of local interactions on the expansion of the Bantu during Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloqueum on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01275359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions actuelles : quelles temporalités, quelle diversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint‐marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PUCA - Représentations dynamiques des temporalités des territoires - La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement d'exploration visuelle de données spatio-temporelles issues de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boukhechba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evénement international, agenda médiatique et vision du monde: que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lamarche-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme Colloque du CIST : " Fronts et frontières des sciences du territoire "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événement international, agenda médiatique et vision du monde : que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lamarche-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisuAgent – Un environnement d'exploration visuelle de données spatio- temporelles issues de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boukhechba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014 - Session Démos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MAGIS, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MAS framework for exploring human migration and colonization of new land: the HU.M.E model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Colloquium on Quantitative and Theoretical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions d'harmonisation et de couplage entre bases de données : explorations méthodologiques et thématiques de la base européenne des UMZ (Urban Morphological Zones)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de SIG-La-Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating the cities...Dynamic exploration of harmonized urban databases (United-States, France 1800-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Hamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, Palais des Congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities, respiratory health and urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ontologies from a variety of points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSA 2011: 7th European Social Simulation Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring world demography on line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedings of the 25th International Conference on Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la dynamique démographique mondiale en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.368-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les pôles d'emplois d'une aire métropolitaine : apports d'une méthode générique. Application à l'aire urbaine parisienne et comparaison 1999-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Rencontres Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AccesSim: simulation of accessibility in urban settings and experiments in teaching applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPS2 conference: Teaching of / with Agent-Based Models in the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte urbain et santé respiratoire en France,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Health and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'accessibilité dans la ville et expérience pédagogique : le modèle AccesSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00607754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et jeux d'échelle : de l'observation à l'analyse des flux dans la métropole parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème biennale de Géographie : Les échelles pour les géographes et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Avignon, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Urban Morphological Zones (UMZ) to harmonised «urban objects » in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium in Theoretical and Quantitative Geography (ECTQG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter sur le futur des villes européennes avec un modèle multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées de Rochebrune, « Expérimentation et systèmes complexes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Megève, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System for Interactive Spatial Analysis via Potential Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W2GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperSmooth : calcul et visualisation de cartes de potentiel interactives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France. pp.978-2-85710-078-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon, après l’accident nucléaire : le Césium dans la tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations socio-cognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France. Dernat, S., Bronner, A-C., Depeau, S., Dias, P., Lardon, S., &amp; Ramadier, T. (2018). Représentations socio-cognitives de l’espace géographique. Réseau Cartotête - Actes des journées d’études de Strasbourg, 10 et 11 avril 2017. Clermont-Ferrand, France : Cartotête. 109 pages., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05044601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités de soins et de travail: quelles logiques de polarisation spatiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recours aux soins hospitaliers et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01845072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du fractionnement des méso-habitats des rivières intermittentes par imagerie drone : le cas de l’Albarine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Tshitoko Katshimu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5600 EVS CNRS; Université Lumière Lyon 2. 2025, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des représentations et des perceptions des micropolluants et des dispositifs techniques par les différents niveaux décisionnels d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colchique Coffrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labex IMU; INSA Lyon. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre près du Rhône : étude des représentations et des pratiques sociales riveraines autour du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; Agence de l'Eau Rhône Méditerranée Corse. 2017, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et aménagements de gestion des eaux pluviales du campus de La Doua : quelles représentations en ont les usagers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colchique Cofrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labex IMU; INSA Lyon. 2017, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Database 2013 Phase II (2011-2014). Mutli Dimensional Database Desigh and Development (M4D). Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Urban Areas (FUA) and European harmonization. A feasibility study from the comparison of two approaches: commuting flows and accessibility isochrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMZ: a database now operational for urban studies (M4D improvements)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des représentations dynamiques des temporalités des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7300 ESPACE; UMR 3495 MAP - GAMSAU; Laboratoire d'Informatique de Grenoble. 2014, pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for elaboration and update of coherent time series of hierarchical territorial units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Charlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Caimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options and recommandations related to further development of an Espon Cartographic Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 5, UMS Riate; UMR Géographie-Cités; Laboratoire d'Informatique de Grenoble. 2013, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Computer Technologies for an Innovative Cartographic Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 1, UMS Riate; Laboratoire d'Informatique de Grenoble; UMR Géographie-Cités. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Cartographic Language (ECL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Neighbouring cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Database 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Rebah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Harmonie-cités (ANR Corpus et Outils de la Recherche en SHS édition 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités de revenus des ménages franciliens - Analyse de l'évolution entre 1999 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles d'emploi dans l'aire urbaine de Paris en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modifiable Areas Unit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et polarisations: vers des métropoles polycentriques. Le cas des métropoles francilienne et méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MELT; Plan Urbanisme Construction Architecture. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités des revenus des ménages franciliens en 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Editions MELT - DUSD. 2003, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transit Oriented Development (TOD) as legitimization of residential towers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of residential towers in French metropolises 2015-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme ISIG - Ingénierie Spatiale, Images et Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir, former, recruter un géomaticien : Petit guide pratique de la géomatique à destination des employeurs, des candidats et des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ballereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dejour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Evolutions of Socio-Economic disparities with HyperTime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auschwitz. Espaces et lieux d'un système concentrationnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Membrède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration dans la recherche en sciences sociales : mise en perspective, revue des pratiques, nouveaux défis. Enjeux scientifiques et prolongements de l'école thématique EXPLO-SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristofoli Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Deletraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Le Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das „MAUP“: Modifiable Areal Unit - Problem oder Fortschritt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la surface en eau du marais de Montady et occupation humaine de 7000 avant J.-C. à 1250 après J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GéoMobiles : Une plateforme pour la visualisation et l'analyse exploratoire de données géospatiales participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Mathian </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche - Méthodes en analyse spatiale CNRS - Laboratoire Environnement Ville Société</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes contributions scientifiques s’inscrivent dans le champ des sciences de l’information géographique plus spécifiquement en analyse spatiale et géovisualisation. Je mets au point des modèles (de données ou statistiques ou informatiques) permettant d’explorer et de quantifier les relations spatiales entre les objets d’études et d’identifier des modèles spatiaux d’organisation, et d’évolution spatio-temporelle. Beaucoup de projets sont situés dans le champ de la géographie historique. Aujourd’hui j’enrichis cette approche en intégrant la notion de perception, m’ouvrant ainsi aux humanités spatiales pour intégrer le niveau individuel de l’expérience spatiale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons. 2024, 978-1-78945-161-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04850811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et représentation de l'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2023, 9781789491616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches spatio-temporelles. Objets géographiques et processus de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition, 178 p., 2014, col. Focus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R et espace. Traitement de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenges Hadrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Framabook, 2014, 979-10-92674-06-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace scolaire des Villes Nouvelles d'Ile-de-France est-il un espace spécifique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gluski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEVN, pp.113, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.1. Introduction : « Où-Localisation spatiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.4. Processus de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.2. Formalisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.2.8. Contextes et interactions spatiales. Analyser le système de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des Archives Contemporaines; Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05516816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les phénomènes temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.189-230, 2023, 9781789491616. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes et graphiques pour explorer des relations statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.19-45, 2023, 9781789491616. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the conceptualisation of the transition to its modelling: interdisciplinary feedback on the TransMonDyn experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 17, 2021, Perspectives Villes et Territoires, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 7: From the ancient to the medieval world (4th-8th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villes et territoires, 9782869064942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03420481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 2: Modelling the peopling of an already inhabited territory: The case of expanding Bantu populations and Central African forest foragers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World From prehistory to the metropolis era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.386, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 1 : Modelling the migrations and peopling of new geographic areas by Homo Sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settling the World: From Prehistory to the Metropolis Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.386, 2021, 9782869068551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can a Multi Agent System tell us about the Bantu expansion 3000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saqalli M., Vander Linden M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Qualitative and Social Science Factors in Archaeological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.109-135, 2019, 978-3-030-12723-7. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12723-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les migrations et la colonisation de nouveaux territoires par les homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Presses universitaires François Rabelais, pp.113-142, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue ontologiques sur les transitions des systèmes de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Livet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre : De la préhistoire à l’ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.435-459, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léna Sanders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’élaboration de la transition à sa modélisation : retours interdisciplinaires sur l’expérience TransMonDyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanders L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461-474, 2017, 978-2-86906-494-2. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’expansion des populations Bantu dans un espace déjà habité par les populations de chasseurs –collecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.143-172, 2017, 978-2-86906-494-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition 7 : Du monde antique au monde médiéval (IVe-VIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François Rabelais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-300, 2017, Perspectives Villes et Territoires, 978-2-86906-494-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter et modéliser un système de villes dans le temps long : une approche ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phan Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.225-237, 2014, 978-2746232075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18 : la structuration sociale de l'espace scolaire : une ontologie multi-points de vue, intégrée mais non réductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Phan; Frédéric Amblard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par systemes multi-agents en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science -Lavoisier, pp.461-474, 2014, Traité RTA, série Informatique et Systèmes d'Information, 2746232073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système ville et système de villes : modèles dynamiques en archéologie et en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lorans, Xavier Rodier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFR/CTHS, pp.495-507, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement et territoire dans la longue durée : retour sur 25 ans d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archambault De Beaune S., Francfort H.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions; CNRS éditions Alpha, pp.150-157, 2012, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la dynamique démographique mondiale sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Beckouche; Claude Grasland; France Guérin-Pace; Jean-Yves Moisseron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Karthala, Colletion du CIST, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité dans la construction du polycentrisme métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thériault M. et Des Rosiers F. (eds),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique et dynamiques urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.10-100, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00217252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navettes et disjonction sociale dans une métropole multipolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.89-109, 2007, 978-2-7011-4486-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riches et pauvres en Ile-de-France: forme et sens des voisinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.113-137, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de l'activité métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Julien Th., Legoix R., La métropole parisienne. Centralités, inégalités, proximités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.11-38, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de l'activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.11-38, 2007, 978-2-7011-4486-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements différenciés et polarisations spécifiques en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEE; IAUR IF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, INSEE; IAUR IF, 2003, Activité et emploi, 2-11-057173-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles d'emploi en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEE; IAUR IF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, INSEE; IAUR IF, 2003, Activités et emplois, 2-11-057173-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial microsimulation of population dynamics in Southern France: a model integrating individual decisions and spatial constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalle Mäkilä</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballot G., Weisbuch G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Simulation to Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.109-125, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00224987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du traitement de l'information spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation de l'espace et du temps dans les SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), Hermès Science Publications, 1999, Revue Internationale de Géomatique, 2-7462-0033-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling and geographical information systems: for an integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Longley P. Batty M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis, Modelling in a GIS Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Professional, pp.283-296, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes multi-agents pour modéliser l’émergence des réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bocquet Appel J.P., Courgeau D, Pumain D. (eds) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial analysis of Biodemographic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, John Libbey-INED, Congress and Colloquia, pp.281-309, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01707337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPOP, A Multi-Agents Model for the Urban Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sikos T. Bassa L. Fischer M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Spatial Information, Modeling and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Geography in Hungary, 13 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining discourses and maps to grasp nature perceptions: Insights from a PPGIS case study in Martinique (Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hejda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158, pp.103047. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2023.103047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique versus symbolique, dialogue ontologique entre deux approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ontologies et dynamiques spatiales; complémentarité des approches symboliques et numériques, 31 (1-2), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.31.21-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03933177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Complémentarité des approches symboliques et numériques pour l’étude de dynamiques spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.7-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter et découper le monde : dépasser la limite Nord-Sud pour penser les inégalités de richesse et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mesure des « vides alimentaires » dans un contexte urbain hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1-2), pp.85-104. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2020.00103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank correlated subgroup discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Hammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-019-00555-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux (816-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113/1-2, pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de cartographie animée pour représenter le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de transport pour délimiter des aires urbaines fonctionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mapping, monitoring and modelling of urban areas, 2, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.17789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville à l’échelle de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.55-78. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.26.55-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization of the United States over two centuries: an approach based on a long-term database (1790–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.850-867. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2014.999681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des interactions spatiales dans les modèles multi-agents : essai d'analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.393-414. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.393-414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités de santé respiratoire entre villes : une approche géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.118-128. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining a better understanding of respiratory health inequalities among cities: An ecological case study on elderly males in the larger French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.12:19. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-12-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les centralités commerciales au cœur d'une grande métropole : le cas de Paris intra-muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 p. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new database for the cities of Europe? Exploration of the urban Morphological Zones (CLC2000) from three national database comparisons (Denmark, France, Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), 439-458 / http://epb.sagepub.com/content/39/3/439.abstract?id=b37162. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/b37162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités socio-spatiales progressent-elles en Île-de-France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of territorial changes from a multi-scale perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (10), pp.1597-1612. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2010.534658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperSmooth : calcul et visualisation de cartes de potentiel interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E-13, pp.19-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l’urbanisation aux États-Unis, des premiers comptoirs coloniaux aux Metropolitan Areas (1790-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://cybergeo.revues.org/19683. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.19683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des réseaux d'habitat : trois expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3/2006 (83), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie dans le monde de la géomatique : L'Évolution nécessaire des formations face à un secteur en forte croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dhee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 177-78, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00230240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l’évolution du peuplement par les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4, pp.385-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPOP: a multi-agent system for the study of urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24, pp.287-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies et dynamiques spatiales. Complémentarité des approches symboliques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (1), 2022, Ontologies et dynamiques spatiales. Complémentarité des approches symboliques et numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des spatialités historiques en réseaux : l’exemple du fait religieux au Moyen-Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant: Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Marage, Professeur des Universités, Université Marie et Louis Pasteur, UMR ThéMA, Besançon, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours d'ingénieur.es de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheur·e·s du réseau CNRS MAGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EVS, UMR ESO, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation aux méthodes et outils de la Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orline Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5600 EVS, Université Jean Monnet Saint-Etienne, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement secondaire dans les zones de basse densité en France et en Allemagne : étude de la répartition des établissements scolaires dans les petits centres et les espaces ruraux isolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering variations among regional case studies : settlement pattern and land use dynamic during antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Day ARCHON Research School of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01972574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Césium dans la tête: des représentations cartographiques individuelles des sinistrés aux interprétations d’une représentation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête. 2e Jounée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the spatial sustainability of London’s high-rise boom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ville Verticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géovisualisation des temporalités des territoires : analyse comparative de la diversité des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douzième rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visual Representations of Territorial Dynamics: Retrospective and Input from New Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of local interactions on the expansion of the Bantu during Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloqueum on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01275359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions actuelles : quelles temporalités, quelle diversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint‐marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PUCA - Représentations dynamiques des temporalités des territoires - La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement d'exploration visuelle de données spatio-temporelles issues de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boukhechba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evénement international, agenda médiatique et vision du monde: que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lamarche-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme Colloque du CIST : " Fronts et frontières des sciences du territoire "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisuAgent – Un environnement d'exploration visuelle de données spatio- temporelles issues de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boukhechba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014 - Session Démos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MAGIS, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événement international, agenda médiatique et vision du monde : que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lamarche-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MAS framework for exploring human migration and colonization of new land: the HU.M.E model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Colloquium on Quantitative and Theoretical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions d'harmonisation et de couplage entre bases de données : explorations méthodologiques et thématiques de la base européenne des UMZ (Urban Morphological Zones)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de SIG-La-Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ontologies from a variety of points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSA 2011: 7th European Social Simulation Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animating the cities...Dynamic exploration of harmonized urban databases (United-States, France 1800-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Hamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, Palais des Congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities, respiratory health and urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring world demography on line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedings of the 25th International Conference on Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la dynamique démographique mondiale en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.368-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les pôles d'emplois d'une aire métropolitaine : apports d'une méthode générique. Application à l'aire urbaine parisienne et comparaison 1999-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Rencontres Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte urbain et santé respiratoire en France,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Health and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AccesSim: simulation of accessibility in urban settings and experiments in teaching applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPS2 conference: Teaching of / with Agent-Based Models in the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'accessibilité dans la ville et expérience pédagogique : le modèle AccesSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00607754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et jeux d'échelle : de l'observation à l'analyse des flux dans la métropole parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème biennale de Géographie : Les échelles pour les géographes et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Avignon, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Urban Morphological Zones (UMZ) to harmonised «urban objects » in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium in Theoretical and Quantitative Geography (ECTQG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System for Interactive Spatial Analysis via Potential Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W2GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter sur le futur des villes européennes avec un modèle multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées de Rochebrune, « Expérimentation et systèmes complexes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Megève, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperSmooth : calcul et visualisation de cartes de potentiel interactives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France. pp.978-2-85710-078-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon, après l’accident nucléaire : le Césium dans la tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations socio-cognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France. Dernat, S., Bronner, A-C., Depeau, S., Dias, P., Lardon, S., &amp; Ramadier, T. (2018). Représentations socio-cognitives de l’espace géographique. Réseau Cartotête - Actes des journées d’études de Strasbourg, 10 et 11 avril 2017. Clermont-Ferrand, France : Cartotête. 109 pages., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05044601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités de soins et de travail: quelles logiques de polarisation spatiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recours aux soins hospitaliers et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01845072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du fractionnement des méso-habitats des rivières intermittentes par imagerie drone : le cas de l’Albarine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Tshitoko Katshimu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5600 EVS CNRS; Université Lumière Lyon 2. 2025, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des représentations et des perceptions des micropolluants et des dispositifs techniques par les différents niveaux décisionnels d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colchique Coffrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labex IMU; INSA Lyon. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre près du Rhône : étude des représentations et des pratiques sociales riveraines autour du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; Agence de l'Eau Rhône Méditerranée Corse. 2017, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et aménagements de gestion des eaux pluviales du campus de La Doua : quelles représentations en ont les usagers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colchique Cofrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labex IMU; INSA Lyon. 2017, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Database 2013 Phase II (2011-2014). Mutli Dimensional Database Desigh and Development (M4D). Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Urban Areas (FUA) and European harmonization. A feasibility study from the comparison of two approaches: commuting flows and accessibility isochrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMZ: a database now operational for urban studies (M4D improvements)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des représentations dynamiques des temporalités des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7300 ESPACE; UMR 3495 MAP - GAMSAU; Laboratoire d'Informatique de Grenoble. 2014, pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options and recommandations related to further development of an Espon Cartographic Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 5, UMS Riate; UMR Géographie-Cités; Laboratoire d'Informatique de Grenoble. 2013, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Computer Technologies for an Innovative Cartographic Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 1, UMS Riate; Laboratoire d'Informatique de Grenoble; UMR Géographie-Cités. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for elaboration and update of coherent time series of hierarchical territorial units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Charlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Caimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Cartographic Language (ECL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Neighbouring cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Database 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Rebah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités de revenus des ménages franciliens - Analyse de l'évolution entre 1999 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles d'emploi dans l'aire urbaine de Paris en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Harmonie-cités (ANR Corpus et Outils de la Recherche en SHS édition 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modifiable Areas Unit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et polarisations: vers des métropoles polycentriques. Le cas des métropoles francilienne et méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MELT; Plan Urbanisme Construction Architecture. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités des revenus des ménages franciliens en 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Editions MELT - DUSD. 2003, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transit Oriented Development (TOD) as legitimization of residential towers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of residential towers in French metropolises 2015-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme ISIG - Ingénierie Spatiale, Images et Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir, former, recruter un géomaticien : Petit guide pratique de la géomatique à destination des employeurs, des candidats et des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ballereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dejour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Evolutions of Socio-Economic disparities with HyperTime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auschwitz. Espaces et lieux d'un système concentrationnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Membrède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration dans la recherche en sciences sociales : mise en perspective, revue des pratiques, nouveaux défis. Enjeux scientifiques et prolongements de l'école thématique EXPLO-SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristofoli Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Deletraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Le Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das „MAUP“: Modifiable Areal Unit - Problem oder Fortschritt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la surface en eau du marais de Montady et occupation humaine de 7000 avant J.-C. à 1250 après J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GéoMobiles : Une plateforme pour la visualisation et l'analyse exploratoire de données géospatiales participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850811v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251690v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6719" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9192" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628463v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Bouron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19610" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hombert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19795?lang=fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19775?lang=fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12723-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bulle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11266" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle M&#228;kil&#228;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cheylan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mikula" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monassier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hejda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2023.103047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.7-19" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.31.21-45" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00555-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2602" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.17789" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.393-414" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01133945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delisle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vatin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2014.999681" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0600" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-19" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b37162" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25107" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2010.534658" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.19683" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dhee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524127v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920509v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385740v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dugu&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114797v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025534v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bijon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383625v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Kaddouri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383619v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275359v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint&#8208;marc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhechba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557056v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bretagnolle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pavard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624473v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Hamme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725510v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Muller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diallo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353201v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621679v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647993v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258667v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845072v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273087v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Tshitoko Katshimu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Gal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059260v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609451v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609478v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383450v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609390v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charlton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caimo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383440v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383430v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594509v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609432v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674925v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596052v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540589v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452600v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Moll&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452589v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739086v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949761v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ballereau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazile" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dejour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dissard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953208v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864842v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Membr&#232;de" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424589v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850811v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251690v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004178" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9192" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6767" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628463v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Bouron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19610" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hombert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19795?lang=fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19775?lang=fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12723-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10671" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bulle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11266" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle M&#228;kil&#228;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cheylan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mikula" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monassier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hejda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2023.103047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.31.21-45" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919029v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.7-19" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00555-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2602" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.17789" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01133945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delisle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vatin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2014.999681" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087394v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.393-414" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0600" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-19" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25107" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217132v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b37162" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2010.534658" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.19683" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dhee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524127v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920509v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385740v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dugu&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114797v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025534v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bijon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383625v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Kaddouri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383619v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275359v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint&#8208;marc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhechba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bretagnolle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pavard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Muller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diallo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624473v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Hamme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353201v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647993v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258667v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845072v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273087v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Tshitoko Katshimu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Gal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059260v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609451v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609478v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383450v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383440v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383430v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609390v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charlton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caimo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594509v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609432v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674925v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596052v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540589v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452600v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Moll&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452589v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739086v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949761v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ballereau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazile" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dejour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dissard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953208v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864842v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Membr&#232;de" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424589v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>