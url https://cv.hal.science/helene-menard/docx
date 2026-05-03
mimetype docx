--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1307,173 +1307,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Convicium et clamor: La justice romaine face aux cris de la foule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chauvaud Frédéric; Prétou Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clameur publique et émotions judiciaires : De l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.211-220, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La justice à Rome et dans le monde romain (70 av. J.-C. à 73 ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guilhembet Jean-Pierre; Roman Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde romain de 70 av. J.-C. à 73 ap. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.82-93, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058166v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03056778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stéréotype : un ressort politique et social à Rome ? Remarques introductives</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences polysémiques et construction mémorielle : la Passion de Salsa de Tipasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.235-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2614,938 +2614,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gladiateurs et chasseurs en Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoires partagées, mémoires disputées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Gladiateurs et chasseurs en Gaule</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Stadtpräfektur im Prinzipat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sehepunkte </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours de la haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.176-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondations, refondations urbaines dans l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guilhembet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Brélaz C., Ducrey P. (éds.), Sécurité collective et ordre public dans les sociétés anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.521-523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Freu C., Les figures du pauvre dans les sources italiennes de l'Antiquité tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.256-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Heinen H. (dir.), Menschenraub, Menschenhandel und Sklaverei in antiker und moderner Perspektive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.523-525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Crogiez-Pétréquin S., Jaillette P. (dir.), Le Code Théodosien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.580-582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Delmaire Roland, Correspondances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histara les comptes rendus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, s.p</w:t>
+              <w:t xml:space="preserve">, 2010, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.r. de C. Wolff (éd.), Les Exclus dans l’Antiquité, Lyon, CERGR, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.176-179</w:t>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.547-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...184 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Brélaz C., Ducrey P. (éds.), Sécurité collective et ordre public dans les sociétés anciennes</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Roman Danièle, Aux miroirs de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.521-523</w:t>
+              <w:t xml:space="preserve">, 2008, pp.737-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...377 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077642v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01415783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Wolff Catherine, Les Exclus dans l'Antiquité</w:t>
               </w:r>
@@ -5373,51 +5373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AE17983"/>
+    <w:nsid w:val="3A072385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5604,51 +5604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-menard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5637-5787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/criminocorpus/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03960883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana Mallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-pomme-d-eris.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle G&#233;roudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04298687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Est&#232;ves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.ezpupv.scdi-montpellier.fr/spectateurs-grecs-et-romains--9791037022929.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.valet.2023.01.0247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baroiller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ss4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tracol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.11763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guilhembet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077643v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.041.0163" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.007.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HWP401X0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Lemennais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071129v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-menard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5637-5787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/criminocorpus/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03960883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana Mallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-pomme-d-eris.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle G&#233;roudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04298687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Est&#232;ves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.ezpupv.scdi-montpellier.fr/spectateurs-grecs-et-romains--9791037022929.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.valet.2023.01.0247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baroiller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ss4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tracol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.11763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guilhembet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.041.0163" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.007.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HWP401X0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Lemennais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071129v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>