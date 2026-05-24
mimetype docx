--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1307,173 +1307,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La justice à Rome et dans le monde romain (70 av. J.-C. à 73 ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guilhembet Jean-Pierre; Roman Yves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde romain de 70 av. J.-C. à 73 ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.82-93, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Convicium et clamor: La justice romaine face aux cris de la foule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chauvaud Frédéric; Prétou Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clameur publique et émotions judiciaires : De l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.211-220, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056778v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03058166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stéréotype : un ressort politique et social à Rome ? Remarques introductives</w:t>
               </w:r>
@@ -2399,169 +2399,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une histoire éclatée: L'histoire de la justice à Rome et dans l'empire romain: bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dossier, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gefährliches Pflaster. Kriminalität im römischen Reich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.474-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077386v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02876886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Figures d'empire, fragments de mémoire</w:t>
               </w:r>
@@ -2614,1372 +2614,1372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les discours de la haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.176-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Stadtpräfektur im Prinzipat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sehepunkte </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gladiateurs et chasseurs en Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histara les comptes rendus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires partagées, mémoires disputées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Die Stadtpräfektur im Prinzipat</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Heinen H. (dir.), Menschenraub, Menschenhandel und Sklaverei in antiker und moderner Perspektive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sehepunkte </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, s.p</w:t>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.523-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les discours de la haine</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Crogiez-Pétréquin S., Jaillette P. (dir.), Le Code Théodosien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.580-582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Freu C., Les figures du pauvre dans les sources italiennes de l'Antiquité tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.256-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondations, refondations urbaines dans l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guilhembet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Brélaz C., Ducrey P. (éds.), Sécurité collective et ordre public dans les sociétés anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.521-523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Delmaire Roland, Correspondances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.r. de C. Wolff (éd.), Les Exclus dans l’Antiquité, Lyon, CERGR, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.547-549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Roman Danièle, Aux miroirs de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.737-738</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Wolff Catherine, Les Exclus dans l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.547-549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Bertrand-Dagenbach Cécile, Carcer II. Prison et privation de liberté dans l'Empire romain et l'Occident médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.176-179</w:t>
+              <w:t xml:space="preserve">, 2007, pp.932-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Guilhembet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Janon Michel, Lambèse capitale militaire de l'Afrique romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 29, pp.5-12</w:t>
+              <w:t xml:space="preserve">, 2007, pp.166-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Brélaz C., Ducrey P. (éds.), Sécurité collective et ordre public dans les sociétés anciennes</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Delestre Xavier (dir.), Hippone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.521-523</w:t>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.166-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Camille Gerzaguet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Bertrand Jean-Marie (éd.), La violence dans les mondes grecs et romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...290 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Courrier</w:t>
-              </w:r>
-[...243 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.932-934</w:t>
+              <w:t xml:space="preserve">, 2007, pp.235-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Bertrand Jean-Marie (éd.), La violence dans les mondes grecs et romains</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondations ou refondations urbaines dans l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guilhembet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (août), pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5113,51 +5113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondations et refondations antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guilhembet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (août), 187 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5373,51 +5373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A072385"/>
+    <w:nsid w:val="46847DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5604,51 +5604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-menard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5637-5787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/criminocorpus/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03960883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana Mallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-pomme-d-eris.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle G&#233;roudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04298687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Est&#232;ves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.ezpupv.scdi-montpellier.fr/spectateurs-grecs-et-romains--9791037022929.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.valet.2023.01.0247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baroiller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ss4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tracol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.11763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guilhembet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.041.0163" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.007.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HWP401X0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Lemennais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071129v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-menard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5637-5787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/criminocorpus/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03960883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana Mallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-pomme-d-eris.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle G&#233;roudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04298687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Est&#232;ves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.ezpupv.scdi-montpellier.fr/spectateurs-grecs-et-romains--9791037022929.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.valet.2023.01.0247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baroiller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ss4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tracol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.11763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guilhembet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.041.0163" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.007.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HWP401X0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Lemennais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071129v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>