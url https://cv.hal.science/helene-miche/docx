--- v1 (2026-03-24)
+++ v2 (2026-05-07)
@@ -1783,594 +1783,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t>
+                <w:t xml:space="preserve">Recent environmental changes and human impact since mid 20th century in Mediterranean Lakes : Ifrah, Iffer and Afourgagh, Middle Atlas Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
+                <w:t xml:space="preserve">B Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Miche</w:t>
+                <w:t xml:space="preserve">I Etebaai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Reddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Benhardouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Benhardouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 262, pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866997v1</w:t>
+                <w:t xml:space="preserve">hal-00769379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrofluoric acid dissolution on organo-mineral associations in Cambisols and Andosols of Reunion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Structure and distribution of allophanes, imogolite and proto-imogolite in volcanic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armand Masion</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Abidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01492.x⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183, pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772951v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent environmental changes and human impact since mid 20th century in Mediterranean Lakes : Ifrah, Iffer and Afourgagh, Middle Atlas Morocco.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hydrofluoric acid dissolution on organo-mineral associations in Cambisols and Andosols of Reunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Reddad</w:t>
+                <w:t xml:space="preserve">A. de Junet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Benhardouz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O Benhardouz</w:t>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (5), pp.659-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01492.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.09.028⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769379v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and distribution of allophanes, imogolite and proto-imogolite in volcanic soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
+                <w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rizwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Abidin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 183, pp.100-108. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209-210, pp.326-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230138v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des résultats analytiques obtenus après fusion alcaline au métaborate avec ceux obtenus après fusion alcaline au tétraborate dans les niveaux d'altération des grès de l'Inkisi (secteur de Brazzaville, République du Congo) : applications dans l'étude des profils d'altération</w:t>
               </w:r>
@@ -2477,103 +2477,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts climatiques et anthropiques sur le fonctionnement hydrogéochimique du Lac Ifrah (Moyen Atlas marocain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Etebaai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Reddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Benhardouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Benhardouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (3), pp.547-561. </w:t>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,51 +4743,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22566174"/>
+    <w:nsid w:val="131669FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4974,51 +4974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-miche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4261-4874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13003522X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Cherigui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111634" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Magari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108922" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Scanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Podda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poizat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Bruchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.279" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZLVBSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charbonnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Babaguela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sani-Kast" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN15065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#252;ltenfuss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rebeix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Purtschert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.10.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZT572S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mickala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudzoumou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2013.410A005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01492.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T32VG7X3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Damnati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Etebaai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Reddad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benhardouz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benhardouz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.09.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ07SGVG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abidin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFS6WF7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Sounga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Mialoundama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.660158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.03.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XP29QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Etebaai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Damnati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brumas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2006.11.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Reddad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Talibi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouzid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787632v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouvac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hamard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- E. Math&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Benhardouze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Benhardouz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628392v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rispal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-miche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4261-4874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13003522X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Cherigui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111634" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Magari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108922" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Scanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Podda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poizat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Bruchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.279" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZLVBSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charbonnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Babaguela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sani-Kast" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN15065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#252;ltenfuss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rebeix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Purtschert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.10.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZT572S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mickala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudzoumou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2013.410A005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Damnati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Etebaai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Reddad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benhardouz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benhardouz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.09.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ07SGVG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abidin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFS6WF7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772951v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01492.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T32VG7X3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Sounga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Mialoundama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.660158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.03.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XP29QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Etebaai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Damnati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brumas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2006.11.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Reddad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Talibi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouzid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787632v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouvac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hamard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- E. Math&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Benhardouze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Benhardouz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628392v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rispal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>