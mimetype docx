--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -1,4688 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4637 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Miche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-miche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4261-4874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13003522X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=3DZ0ypUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical and Isotopic Approach to Groundwater Management in a Mediterranean City Dependent on External Water Supply (Aix-en-Provence, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.1634. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17111634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of the parameters controlling the triple oxygen isotope composition of grass leaf water and phytoliths at a Mediterranean site: a model–data approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja M. Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Orts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vallet-Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (11), pp.2161-2187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-2161-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different wastewater composition on kinetics, capacities, and mechanisms of phosphorus sorption by carbonated bauxite residue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.108922. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2022.108922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus removal from wastewater by carbonated bauxite residue under aerobic and anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Scanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Podda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.101757. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2020.101757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle stability in lake water shaped by natural organic matter properties and presence of particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Bruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 656, pp.338-346. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochemical constraints between the karst Tabular Middle Atlas Causses and the Sais basin (Morocco): implications of groundwater circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1675-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental exposure to TiO2 nanomaterials incorporated in building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, Part B, pp.1160 - 1170. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct uptake of organically derived carbon by grass roots and allocation in leaves and phytoliths: 13C labeling evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire M Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.1693 - 1703. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-1693-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teneurs naturelles et apports anthropiques en éléments traces dans les sols à l’ouest de l’étang de Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Austruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Babaguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of suspended particulate matter in the Rhone River: insights into analogue selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sani-Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.804-815. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN15065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-tracer study of groundwater origin and transit-time in the aquifers of the Venice region (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sültenfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Travi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rebeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Purtschert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.177-198. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Computerized Method for the Geochemical Classification of Precambrian Carbonate Rocks: Case of a Set of African Cap Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Affaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mickala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boudzoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (10A), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ijg.2013.410A005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of silicon on reducing cadmium toxicity in durum wheat (Triticum turgidum L. cv. Claudio W.) grown in a soil with aged contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rizwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 209-210, pp.326-334. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent environmental changes and human impact since mid 20th century in Mediterranean Lakes : Ifrah, Iffer and Afourgagh, Middle Atlas Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Etebaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Reddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Benhardouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Benhardouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 262, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2011.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrofluoric acid dissolution on organo-mineral associations in Cambisols and Andosols of Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Junet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (5), pp.659-673. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01492.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and distribution of allophanes, imogolite and proto-imogolite in volcanic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Abidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des résultats analytiques obtenus après fusion alcaline au métaborate avec ceux obtenus après fusion alcaline au tétraborate dans les niveaux d'altération des grès de l'Inkisi (secteur de Brazzaville, République du Congo) : applications dans l'étude des profils d'altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Didier Sounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Affaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidèle Mialoundama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Geoscience Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (3), pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts climatiques et anthropiques sur le fonctionnement hydrogéochimique du Lac Ifrah (Moyen Atlas marocain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Etebaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Reddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Benhardouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Benhardouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (3), pp.547-561. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2012.660158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2-based nanoparticles released in water from commercialized sunscreens in a life-cycle perspective: Structures and quantities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (6), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment of Sidi Boudaroua water: Physico-chemistry of waters and actual sedimentation (Ouezzane region, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Etebaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomaghreb : revue des études appliquées en sciences de la terre, géographie et aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (69-78)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper(II) interaction with 3,5-diisopropylsalicylic acid (Dips): New insights on its role as a potential .OH inactivating ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fiallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (4), pp.565-577. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2006.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical constraints on the groundwater circulation and its renewal at the main Bittit spring, supplying Meknes and its region (Sais Basin): Characterization &amp; conceptual model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Dekayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting MedGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nabil Khélifi &amp; Attila Çiner, Nov 2022, Marrakech, Morocco. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment characterization and dynamics in Lake Ifrah (Middle Atlas, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Etebaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Reddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Talibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAS, International Meeting of Sedimentology, "Sedimentology to face societal challenges on risk, ressources and record of the past", 7.L Open session of sedimentological studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Guigo and L'Hajeb Causses in the renewal and circulations of Saïs basin groundwaters (Middle-Atlas Causses, Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, Session H4B: Characterization, Modeling, and Remediation of Karst and Structurally Variable Flow Systems in a Changing Environment II, H54B-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-plant-atmosphere transfer of organic and metal(oid) pollutants in an industrial and urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Austruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Istanboul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, location and molecular characterization of phytolith carbon: insights for the phytolith carbon cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international meeting on phytolith research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Aix en Provence., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopical analyzes of groundwater in a karst system - the case study of Fez-Meknès basin (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress, Groundwater and society: 60 years of IAH; Session 8.05- KARST ; Abstract n° 1535</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate atmospheric pollution around an alumina factory, Gardanne, SE France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blouvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Environmental Geochemistry (9ISEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate atmospheric pollution around a alumina factory, Gardanne, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Environmental Geochemistry (9ISEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE « GÉOLOGIQUE » DES DÉPÔTS MINIERS ET INDUSTRIELS DU BASSIN MINIER DE PROVENCE LE TERRIL SAINT PIERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.- E. Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'OHM Bassin Minier de Provence. Restitution des études 2009, OHM BMP, Juin 2010, CEREGE, Arbois, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sédimentation actuelle au niveau du lac Afourgagh (Moyen Atlas, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Etebaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Reddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Benhardouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae Benhardouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième rencontre des quaternaristes marocains (rqm4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Oujda, Maroc. pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element of a pluri-disciplinary project on karstic reservoir characterization : groundwater modelling of the Dévoluy Massif, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rispal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mocochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma Sapienza Università, Italy. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628392v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper(II) interaction with 3,5-Diisopropylsalycilic acid (DIPS), a non-steroidal antiinflammatory agent as a potential .OH inactivating ligand (OIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fiallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Toulousaine d'Electrochimie, "Electrochimie et applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Toulouse, France. 14, pp.36, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seasonal snow on the recharge of a mountain karst aquifer under climate change: the Dévoluy case study (Southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rispal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4743,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="131669FC"/>
+    <w:nsid w:val="84891F8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4974,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-miche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4261-4874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13003522X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Cherigui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111634" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Magari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108922" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Scanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Podda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poizat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Bruchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.279" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZLVBSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charbonnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Babaguela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sani-Kast" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN15065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#252;ltenfuss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rebeix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Purtschert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.10.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZT572S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mickala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudzoumou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2013.410A005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Damnati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Etebaai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Reddad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benhardouz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benhardouz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.09.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ07SGVG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abidin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFS6WF7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772951v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01492.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T32VG7X3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Sounga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Mialoundama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.660158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.03.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XP29QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Etebaai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Damnati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brumas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2006.11.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Reddad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Talibi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouzid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787632v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouvac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hamard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- E. Math&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Benhardouze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Benhardouz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628392v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rispal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-miche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4261-4874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13003522X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=3DZ0ypUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Cherigui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111634" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Magari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108922" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Scanu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Podda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poizat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101757" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Bruchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZLVBSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charbonnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Babaguela" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sani-Kast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN15065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#252;ltenfuss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rebeix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Purtschert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZT572S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mickala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudzoumou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2013.410A005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3S2SPTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Damnati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Etebaai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Reddad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benhardouz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benhardouz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.09.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ07SGVG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01492.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T32VG7X3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abidin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFS6WF7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Sounga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Mialoundama" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769392v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.660158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.03.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XP29QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Etebaai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Damnati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2006.11.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Reddad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Talibi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouzid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553795v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouvac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hamard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- E. Math&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Benhardouze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Benhardouz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628392v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rispal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465997v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>