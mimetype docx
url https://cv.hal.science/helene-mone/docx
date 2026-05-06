--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family cluster of schistosomiasis acquired in Solenzara River, Corsica (France) — Solenzara River is clearly a transmission site for schistosomiasis in Corsica</w:t>
+                <w:t xml:space="preserve">Occurrence of Taeniidae in a Middle Pleistocene speleothem of the Bàsura cave (Toirano, Liguria, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nele Wellinghausen</w:t>
+                <w:t xml:space="preserve">A.S. Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-022-07574-9⟩</w:t>
+              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.60-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpp.2022.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699810v1</w:t>
+                <w:t xml:space="preserve">hal-03662896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Taeniidae in a Middle Pleistocene speleothem of the Bàsura cave (Toirano, Liguria, Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A family cluster of schistosomiasis acquired in Solenzara River, Corsica (France) — Solenzara River is clearly a transmission site for schistosomiasis in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Wellinghausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Lartigot-Campin</w:t>
+                <w:t xml:space="preserve">Axel Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rousseau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dennis Tappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37, pp.60-67. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.2449-2452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpp.2022.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-022-07574-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662896v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated ChIPmentation procedure on limited biological material of the human blood fluke Schistosoma mansoni</w:t>
               </w:r>
@@ -370,64 +370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -759,51 +759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cattle as natural host for Schistosoma haematobium (Bilharz, 1852) Weinland, 1858 x Schistosoma bovis Sonsino, 1876 interactions, with new cercarial emergence and genetic patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A.E.S. Savassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,51 +880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host‐parasite life‐histories of the diurnal vs . nocturnal chronotypes of Schistosoma mansoni : adaptive significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,563 +1142,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Mapping of Schistosomiasis and Soil Transmitted Helminthiasis in the Northern and Eastern Health Regions of Gabon, Central Africa: Recommendations for Preventive Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
+                <w:t xml:space="preserve">Transplantation of schistosome sporocysts between host snails: A video guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mavoungou</w:t>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystina Mengue Me Ngou-Milama</w:t>
+                <w:t xml:space="preserve">Patrick Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeste Mabicka Mamfoumbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aubin A Koumba</w:t>
+                <w:t xml:space="preserve">Kathy Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed3040119⟩</w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.13488.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263910v1</w:t>
+                <w:t xml:space="preserve">hal-01729358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation of schistosome sporocysts between host snails: A video guide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+                <w:t xml:space="preserve">Baseline Mapping of Schistosomiasis and Soil Transmitted Helminthiasis in the Northern and Eastern Health Regions of Gabon, Central Africa: Recommendations for Preventive Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mavoungou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rognon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+                <w:t xml:space="preserve">Krystina Mengue Me Ngou-Milama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Driguez</w:t>
+                <w:t xml:space="preserve">Modeste Mabicka Mamfoumbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Geyer</w:t>
+                <w:t xml:space="preserve">Aubin A Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.3. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (4), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.13488.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed3040119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729358v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Report: Hemianopia: From Suspected Glioblastoma to the Diagnosis of Ectopic Schistosomiasis Haematobium Infection in a Traveler Returning from the Republic of the Congo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The phylogeny of the genus Indoplanorbis (Gastropoda, Planorbidae) from Africa and the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Loridant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Cornu</w:t>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan Leroy</w:t>
+                <w:t xml:space="preserve">Salem Al Yafae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0028⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (5), pp.558-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887447v1</w:t>
+                <w:t xml:space="preserve">hal-01838840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogeny of the genus Indoplanorbis (Gastropoda, Planorbidae) from Africa and the French West Indies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Case Report: Hemianopia: From Suspected Glioblastoma to the Diagnosis of Ectopic Schistosomiasis Haematobium Infection in a Traveler Returning from the Republic of the Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Loridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Marjorie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Al Yafae</w:t>
+                <w:t xml:space="preserve">Jordan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (5), pp.558-564. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (1), pp.94 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/zsc.12297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838840v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses polliniques et parasitologiques préliminaires de coprolithes de carnivores du site moustérien des Ramandils (Port-la-Nouvelle, Aude, France)</w:t>
               </w:r>
@@ -1775,77 +1775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulties in schistosomiasis assessment, Corsica, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Holtfreter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1931,51 +1931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. L. Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tine Huyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2052,64 +2052,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Holtfreter,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115 (4), pp.1733-1735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2143,77 +2143,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introgressive hybridizations of Schistosoma haematobium by Schistosoma bovis at the origin of the first case report of schistosomiasis in Corsica (France, Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Holtfreter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2290,51 +2290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosomiasis reaches Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2450,64 +2450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.137. </w:t>
@@ -2539,494 +2539,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. mansoni Bolsters Anti-Viral Immunity in the Murine Respiratory Tract</w:t>
+                <w:t xml:space="preserve">Epidemiology of urinary schistosomiasis among school children in Péhunco area, Northern Benin. Malacological survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Scheer</w:t>
+                <w:t xml:space="preserve">M. Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Krempl</w:t>
+                <w:t xml:space="preserve">A. Ogouyèmi-Hounto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Kallfass</w:t>
+                <w:t xml:space="preserve">Y. Sissinto Savi de Tové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Frey</w:t>
+                <w:t xml:space="preserve">A. Dansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilo Jakob</w:t>
+                <w:t xml:space="preserve">D. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112469. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107 (3), pp.177-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13149-014-0345-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112716v1</w:t>
+                <w:t xml:space="preserve">hal-01134521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosoma haematobium infections acquired in Corsica, France, August 2013.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. mansoni Bolsters Anti-Viral Immunity in the Murine Respiratory Tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Moné</w:t>
+                <w:t xml:space="preserve">Sebastian Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Müller-Stöver</w:t>
+                <w:t xml:space="preserve">Christine Krempl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mouahid</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carsten Kallfass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES2014.19.22.20821⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01054323v1</w:t>
+                <w:t xml:space="preserve">hal-01112716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of urinary schistosomiasis among school children in Péhunco area, Northern Benin. Malacological survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ogouyèmi-Hounto</w:t>
+                <w:t xml:space="preserve">Schistosoma haematobium infections acquired in Corsica, France, August 2013.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Holtfreter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sissinto Savi de Tové</w:t>
+                <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dansou</w:t>
+                <w:t xml:space="preserve">I. Müller-Stöver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Courtin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 107 (3), pp.177-184. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (22), pp.2-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13149-014-0345-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES2014.19.22.20821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134521v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01054323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosomiasis Haematobium, Corsica, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Iriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Abbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3090,51 +3090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercarial emergence pattern of Schistosoma haematobium from Libreville, Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3211,90 +3211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel tool to identify the relative contribution of lymphoid cell types that contribute to IL-10 production during the infection with S. mansoni: The TIGER index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinus Lamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3347,1201 +3347,1201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00965380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Épidémiologie de la bilharziose urinaire et des géohelminthiases chez les jeunes scolaires des zones lacustres de la commune de So-Ava, sud-Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie a J Clément</w:t>
+                <w:t xml:space="preserve">Judith Satoguina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Rufine Fachinan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Léonidas Tokplonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Parrinello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Roquis</w:t>
+                <w:t xml:space="preserve">Wilfrid Batcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002591⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.5632-5639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jab.v70i1.98805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938922v1</w:t>
+                <w:t xml:space="preserve">hal-01495092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity, fixation and differentiation of the freshwater snail Biomphalaria pfeifferi (Gastropoda, Planorbidae) in arid lands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Langand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Langand</w:t>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud A Shaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 141, pp.171-184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-013-9715-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-013-9715-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00823688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie de la bilharziose urinaire et des géohelminthiases chez les jeunes scolaires des zones lacustres de la commune de So-Ava, sud-Bénin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+                <w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Satoguina</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rufine Fachinan,</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonidas Tokplonou</w:t>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Batcho</w:t>
+                <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 70, pp.5632-5639. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (12), pp.e2591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/jab.v70i1.98805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495092v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier cas de chronobiologie des émissions cercariennes de type infradien chez Schistosoma mansoni dans deux foyers du Sud Bénin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Life-history traits indicate local adaptation of the schistosome parasite, Schistosoma mansoni, to its snail host, Biomphalaria pfeifferi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Moné</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Abou</w:t>
+                <w:t xml:space="preserve">R. Mintsa Nguéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kinde-Gazard</w:t>
+                <w:t xml:space="preserve">N. G. Sakiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.G. Sakiti</w:t>
+                <w:t xml:space="preserve">D. Kindé-Gasard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (3), pp.1081-1089. </w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.501-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/ijbcs.v6i3.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2012.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00745134v1</w:t>
+                <w:t xml:space="preserve">halsde-00748268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-history traits indicate local adaptation of the schistosome parasite, Schistosoma mansoni, to its snail host, Biomphalaria pfeifferi.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swim Bladder Nematodes ( Anguillicoloides crassus ) Disturb Silvering In European Eels ( Anguilla anguilla ).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. G. Sakiti</w:t>
+                <w:t xml:space="preserve">Géraldine Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kindé-Gasard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Lecomte-Finiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2012.09.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (4), pp.695-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1645/GE-2700.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00748268v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00728919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swim Bladder Nematodes ( Anguillicoloides crassus ) Disturb Silvering In European Eels ( Anguilla anguilla ).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premier cas de chronobiologie des émissions cercariennes de type infradien chez Schistosoma mansoni dans deux foyers du Sud Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ibikounlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Fazio</w:t>
+                <w:t xml:space="preserve">Y. Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sasal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+                <w:t xml:space="preserve">D. Kinde-Gazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Lecomte-Finiger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N.G. Sakiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98 (4), pp.695-705. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.1081-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1645/GE-2700.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4314/ijbcs.v6i3.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00728919v1</w:t>
+                <w:t xml:space="preserve">halsde-00745134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural interactions between S. haematobium and S. guineensis in the Republic of Benin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Moné</w:t>
+                <w:t xml:space="preserve">A new chronotype of Schistosoma mansoni: adaptive significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Minguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+                <w:t xml:space="preserve">Olivier Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Massougbodji</w:t>
+                <w:t xml:space="preserve">André Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud M A Shaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TheScientificWorldJournal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1100/2012/793420⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (6), pp.727-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2012.02988.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00694910v1</w:t>
+                <w:t xml:space="preserve">halsde-00700341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chronotype of Schistosoma mansoni: adaptive significance</w:t>
+                <w:t xml:space="preserve">Natural interactions between S. haematobium and S. guineensis in the Republic of Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Verneau</w:t>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Théron</w:t>
+                <w:t xml:space="preserve">Stéphanie Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud M A Shaban</w:t>
+                <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (6), pp.727-732. </w:t>
+              <w:t xml:space="preserve">TheScientificWorldJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.Article ID 793420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2012.02988.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1100/2012/793420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00700341v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00694910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snail intermediate host/Schistosoma haematobium relationships from three transmission sites in Benin (West Africa).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Sakiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
@@ -4585,298 +4585,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00749710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High phenotypic frequencies of complete albinism in wild populations of Biomphalaria pfeifferi (Gastropoda: Pulmonata)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphometric and molecular characterizations of schistosome populations in Estuaire province Gabon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Idris</w:t>
+                <w:t xml:space="preserve">R. Mintsa Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Shaban</w:t>
+                <w:t xml:space="preserve">K Mengue Ngou Milama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Al Yafee</w:t>
+                <w:t xml:space="preserve">M. Kombila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard-Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malacologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (1), pp.81-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X09990289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00608656v1</w:t>
+                <w:t xml:space="preserve">halsde-00459376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric and molecular characterizations of schistosome populations in Estuaire province Gabon.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Richard-Lenoble</w:t>
+                <w:t xml:space="preserve">High phenotypic frequencies of complete albinism in wild populations of Biomphalaria pfeifferi (Gastropoda: Pulmonata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tisseyre</w:t>
+                <w:t xml:space="preserve">M.A. Idris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Shaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Yafee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Malacologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (1), pp.161-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00459376v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00608656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of the introduced species Rattus rattus in the western Indian Ocean, with special emphasis on the colonization history of Madagascar</w:t>
               </w:r>
@@ -5008,90 +5008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human schistosomiasis in the Economic Community of West African States: epidemiology and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71, pp.33-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5259,103 +5259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater snail diversity in Benin (West Africa) with a focus on human schistosomiasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. G. Sakiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 111 (1), pp.29-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5401,103 +5401,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical characters for easy identification between Biomphalaria pfeifferi, Helisoma duryi and Indoplanorbis exustus during field surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.G. Sakiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell and Animal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (5), pp.112-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5535,64 +5535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biased sex ratio in the European eel (Anguilla anguilla) swimbladder parasite Anguillicola crassus, experimentally induced by 11-ketosterone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5906,64 +5906,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pattern of exposure, parasite genetic diversity and sex on the degree of protection against reinfection with Schistosoma mansoni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6436,51 +6436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual biology of Schistosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6566,51 +6566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jarkovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 66, pp.269-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6656,103 +6656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of infections with Schistosoma mansoni in the Dhofar Governorate, Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 88, pp.137-144. </w:t>
@@ -6828,51 +6828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R. Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 89, pp.429-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6919,64 +6919,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and molecular studies on emerging schistosomiasis mansoni in Dhofar Governorate, Sultanate of Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Shaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Al Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7083,51 +7083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Digon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91 (2), pp.144-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7212,51 +7212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debenath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30, pp.367-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7461,51 +7461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between worm burden and male proportion in Schistosoma mansoni experimentally infected rodents and primates. A meta-analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal for parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 31, pp.1597-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7577,51 +7577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 112, pp.139-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7680,51 +7680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male-female larval interactions in Schistosoma mansoni-infected Biomphalaria glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal for parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 31, pp.352-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7783,51 +7783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observations on the sex ratio of adult Schistosoma mansoni, with comments on the natural male bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 121, pp.379-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7846,235 +7846,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of performance and pathogenicity of male and female Schistosoma mansoni during the life-cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+                <w:t xml:space="preserve">The distribution of Schistosoma bovis Sonsino, 1876 in relation to intermediate host mollusc-parasite relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 119 (5), pp.447-454. </w:t>
+              <w:t xml:space="preserve">Advances in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 44, pp.99-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0031182099005004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0065-308X(08)60231-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026643v1</w:t>
+                <w:t xml:space="preserve">hal-01495932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of Schistosoma bovis Sonsino, 1876 in relation to intermediate host mollusc-parasite relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Mouahid</w:t>
+                <w:t xml:space="preserve">A review of performance and pathogenicity of male and female Schistosoma mansoni during the life-cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 44, pp.99-138. </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 119 (5), pp.447-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-308X(08)60231-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0031182099005004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495932v1</w:t>
+                <w:t xml:space="preserve">hal-04026643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8131,64 +8131,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia Luviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">200 Years Theodor Bilharz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tübingen, Oct 2025, Tübingen, Germany</w:t>
@@ -8217,77 +8217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology of schistosome species interactions and involvement of rodents in the transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibikounlé Moudachirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ObsMiCe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; CBGP; Université Abdou Moumouni; SCARIA, Nov 2022, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8312,51 +8312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there any molecular basis of cercarial emergence rhythm in schistosome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOPA 2022 15th International Congress of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Federation of Parasitologists, Aug 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8394,51 +8394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are cercarial emergence rhythms of the diurnal and nocturnal chronotypes of the parasite Schistosoma mansoni circadian ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevalier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8631,64 +8631,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercarial shedding patterns in the lateral-spined egg schistosomes (INVITED SPEAKERS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texas Biomedical Institute Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Texas Biomedical Institute, Apr 2019, San Antonio (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8851,77 +8851,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the discovery of the autochthonous transmission of schistosomiasis in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Holtfreter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Congress on Tropical Medicine and International Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. pp.S123-S124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8946,64 +8946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoonotic reservoirs of schistosomiasis and implications for transmission (INVITED SPEAKERS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texas Biomedical Institute Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Texas Biomedical Institute, Apr 2019, San Antonio (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9028,103 +9028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MAJOR LOCUS ON CHR. 1 DETERMINES CERCARIAL SHEDDING TIME IN OMANI SCHISTOSOMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Langand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed A. Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Al Yafae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual Meeting of the American Society of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Baltimore, United States. pp.31-32</w:t>
@@ -9192,64 +9192,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablavi Onzo-Aboki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe colloque de l’Université d’Abomey-Calavi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Abomey-Calavi, Sep 2017, Abomey-Calavi, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9268,269 +9268,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportions élevées d'albinisme en population naturelle chez Biomphalaria pfeifferi : implication dans la transmission de Schistosoma mansoni en Oman</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Epidemiology and biology of the invasive parasite Anguillicola crassus (Nematoda) and its impact on the physiology of its hosts, the european eel, Anguilla anguilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lecomte-Finiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Petit Pois Déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque ASPS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00330465v1</w:t>
+                <w:t xml:space="preserve">halsde-00344577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and biology of the invasive parasite Anguillicola crassus (Nematoda) and its impact on the physiology of its hosts, the european eel, Anguilla anguilla</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Proportions élevées d'albinisme en population naturelle chez Biomphalaria pfeifferi : implication dans la transmission de Schistosoma mansoni en Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mintsa Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Langand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASPS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">30e Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00344577v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00330465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of the invasive parasite Anguillicola crassus (nematoda) in Mediterranean lagoons (Southern France)</w:t>
               </w:r>
@@ -9542,51 +9542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lecomte-Finiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9654,90 +9654,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in gene expression in European eels (Anguilla anguilla) induced by infection with swimbladder nematodes (Anguillicola crassus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Simon-Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth EMOP European Multicolloquium Of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
@@ -9798,64 +9798,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosome cercarial emission as a tool to face rising challenges: parasite hybridizations, reservoir hosts and climate change for disease control using the One Health paradigm (POSTER NOMINE JET D'OR OF THE BEST POSTER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Geneva Health Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9880,64 +9880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosomiasis training to health education using the inquiry-based learning method, as a co-construction tool with the communities for implementing the One Health paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Geneva Health Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Genèves, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9956,70 +9956,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian?</w:t>
+                <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevalier F.D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10035,116 +10035,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th Cold Spring Harbor Laboratory Symposium on Quantitative Biology: Biological Time Keeping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">18th Meeting of Ecology and Evolution of Infectious Diseases (EEID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428135v1</w:t>
+                <w:t xml:space="preserve">hal-03428131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric D Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10206,70 +10206,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t>
+                <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevalier F.D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10285,129 +10285,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Meeting of Ecology and Evolution of Infectious Diseases (EEID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">86th Cold Spring Harbor Laboratory Symposium on Quantitative Biology: Biological Time Keeping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428131v1</w:t>
+                <w:t xml:space="preserve">hal-03428135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal versus nocturnal cercarial shedding time in schistosomes: reciprocal genetic crosses and linkage mapping determine a major quantitative trait locus on chromosome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Langand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10462,77 +10462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the discovery of the autochthonous transmission of human schistosomiasis in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Holtfreter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Tropical Medicine and Global Health CTM2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Munich (Allemagne), Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10557,90 +10557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-parasite life-histories of the diurnal versus nocturnal chronotypes of schistosomes: evolutionary consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Mintsa-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid M Al Mashikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Al Yafae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11234,299 +11234,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosomiasis Training in Health Education Using the Inquiry-Based Learning Method as a Co-Construction Tool with the Communities for Implementing the One Health Paradigm.</w:t>
+                <w:t xml:space="preserve">Schistosome Cercarial Emission as a Tool to Face Rising Challenges: Parasite Hybridizations, Reservoir Hosts and Climate Change for Disease Control Using the One Health Paradigm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flahault, A.; Geissbuhler, A.; Maye, V.; Lab, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geneva Health Forum 2022 Poster Book. The Covid-19 Pandemic and Environmental Emergency: Reinventing Global Health in Times of Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDPI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.112-113, 2023, 978-3-0365-8815-5. </w:t>
+              <w:t xml:space="preserve">, pp.110-111, 2023, 978-3-0365-8815-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/books978-3-0365-8815-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353855v1</w:t>
+                <w:t xml:space="preserve">hal-04353844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosome Cercarial Emission as a Tool to Face Rising Challenges: Parasite Hybridizations, Reservoir Hosts and Climate Change for Disease Control Using the One Health Paradigm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Schistosomiasis Training in Health Education Using the Inquiry-Based Learning Method as a Co-Construction Tool with the Communities for Implementing the One Health Paradigm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flahault, A.; Geissbuhler, A.; Maye, V.; Lab, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geneva Health Forum 2022 Poster Book. The Covid-19 Pandemic and Environmental Emergency: Reinventing Global Health in Times of Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDPI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.110-111, 2023, 978-3-0365-8815-5. </w:t>
+              <w:t xml:space="preserve">, pp.112-113, 2023, 978-3-0365-8815-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/books978-3-0365-8815-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353844v1</w:t>
+                <w:t xml:space="preserve">hal-04353855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosoma spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Water Pathogen Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michigan State University, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11729,51 +11729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Wellinghausen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mon&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nebel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Tappe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07574-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lartigot-Campin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2022.04.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255320v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lasica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.17779.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalasse T Avocegan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois T Quinsou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07099-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina A Mattos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Strickland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj9114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samoussou-Dine Mahaman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06709-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa Nguema" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M Al Mashikhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem A Al Yafae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Idris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13227" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mcdew-White" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Menon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Guzman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007881" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mavoungou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystina Mengue Me Ngou-Milama" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Mabicka Mamfoumbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin A Koumba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed3040119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Driguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Geyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.13488.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Loridant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Yafae" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12297" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;sophie Lartigot&#8209;campin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Mon&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Holtfreter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2204.160110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Holtfreter," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-4944-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4643-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Bargues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Molyneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(15)00084-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01259592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Aemero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Climent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-015-0297-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Scheer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Krempl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Kallfass" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Frey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Jakob" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112469" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mon&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#252;ller-St&#246;ver" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouahid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES2014.19.22.20821" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogouy&#232;mi-Hounto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sissinto Savi de Tov&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dansou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courtin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-014-0345-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01007702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2009.140928" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystina Mengu&#233;-Ngou-Milama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Kombila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gross" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Lamers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2014.03.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTGH5N18-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Shaban" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-013-9715-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K51419N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Satoguina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufine Fachinan," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Tokplonou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Batcho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v70i1.98805" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kinde-Gazard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Sakiti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v6i3.14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00748268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Ngu&#233;ma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Sakiti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kind&#233;-Gasard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.09.020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNM5LF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fazio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-2700.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00694910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/793420" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M A Shaban" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2012.02988.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00749710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Sakiti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3129-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDBHDX4Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Idris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shaban" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Yafee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459376v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Nguema" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mengue Ngou Milama" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kombila" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard-Lenoble" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X09990289" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PKD4TP4J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tollenaere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duplantier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahalison" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02228.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSJJHNBK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massougbodji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(10)71001-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fazio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fumet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2009.02.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXRQ3M2N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00285958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pointier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1486.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Fazio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182008005064" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N96W27Z9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Idris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shaban" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-007-0476-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95BDPVQ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495142v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade D Wilson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter T J Johnson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Sutherland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Loker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-465R.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014225v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess A. T. Morgan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall J. Dejong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace O. Adeoye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebenezer D. O. Ansa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a S. Barbosa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02709.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJGD3C76-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104476v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Bartrina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495244v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(04)57002-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jarkovsky" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2004.06.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DPRPJX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495859v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-706X(03)00197-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDPMB8L6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495905v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Rivera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/0022-3395(2003)089[0429:ABOTSB]2.0.CO;2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495850v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Al Jabri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495908v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chlichlia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Digon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruppel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-003-0943-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C32808A9B542F4909C28F5424FF75ABE40A1408/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495854v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouy Avantin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debenath" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2002.0848" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTQ24DQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495862v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dejong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Morgan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Wilson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Al-Jaser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Appleton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01977.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF1S3KCR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495912v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00277-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R34F5DXS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495922v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-6851(00)00344-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8ZTHT4B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495916v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00119-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76C71A2F1203BC97E0513612680DFA2A3B94CC6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495938v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026643v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182099005004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495932v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(08)60231-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307781v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886681v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibikounl&#233; Moudachirou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428124v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buddenborg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanders" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holroyd" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890370v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890755v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holloway" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030732v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890364v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Idris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077696v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablavi Onzo-Aboki" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330465v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344577v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon-Levert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886262v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991214v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428135v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F.D." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888027v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428131v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890775v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevalier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Idris" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890791v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa-Nguema" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mohamed Ali" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Allan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ayi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcos Zech Coelho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001009v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chimbari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.Z. Coelho" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. El-Emam" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/bitstream/handle/10665/330919/9789240000469-fre.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. El-Harawy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Elemam" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/schistosomiasis/resources/9789241515405/en/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379480v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353855v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/edition/8460-geneva-health-forum-2022-poster-book" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-8815-5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353844v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378853v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/waterpathogens.45" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lartigot-Campin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mon&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2022.04.003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Wellinghausen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nebel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Tappe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07574-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255320v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lasica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.17779.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalasse T Avocegan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois T Quinsou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07099-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina A Mattos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Strickland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj9114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samoussou-Dine Mahaman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06709-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa Nguema" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M Al Mashikhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem A Al Yafae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Idris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13227" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mcdew-White" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Menon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Guzman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007881" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Driguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Geyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.13488.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mavoungou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystina Mengue Me Ngou-Milama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Mabicka Mamfoumbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin A Koumba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed3040119" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Yafae" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12297" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Loridant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;sophie Lartigot&#8209;campin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Mon&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Holtfreter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2204.160110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Holtfreter," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-4944-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4643-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Bargues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Molyneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(15)00084-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01259592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Aemero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Climent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-015-0297-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogouy&#232;mi-Hounto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sissinto Savi de Tov&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dansou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courtin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-014-0345-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Scheer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Krempl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Kallfass" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Frey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Jakob" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mon&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#252;ller-St&#246;ver" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouahid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES2014.19.22.20821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01007702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2009.140928" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystina Mengu&#233;-Ngou-Milama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Kombila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gross" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Lamers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2014.03.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTGH5N18-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Satoguina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufine Fachinan," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Tokplonou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Batcho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v70i1.98805" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Shaban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-013-9715-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K51419N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00748268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Ngu&#233;ma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Sakiti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kind&#233;-Gasard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.09.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNM5LF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fazio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-2700.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kinde-Gazard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Sakiti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v6i3.14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700341v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M A Shaban" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2012.02988.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00694910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/793420" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00749710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Sakiti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3129-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDBHDX4Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Nguema" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mengue Ngou Milama" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kombila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard-Lenoble" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X09990289" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PKD4TP4J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Idris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shaban" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Yafee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tollenaere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duplantier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahalison" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02228.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSJJHNBK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massougbodji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(10)71001-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fazio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fumet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2009.02.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXRQ3M2N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00285958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pointier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1486.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Fazio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182008005064" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N96W27Z9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Idris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shaban" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-007-0476-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95BDPVQ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495142v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade D Wilson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter T J Johnson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Sutherland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Loker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-465R.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014225v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess A. T. Morgan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall J. Dejong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace O. Adeoye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebenezer D. O. Ansa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a S. Barbosa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02709.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJGD3C76-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104476v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Bartrina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495244v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(04)57002-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jarkovsky" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2004.06.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DPRPJX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495859v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-706X(03)00197-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDPMB8L6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495905v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Rivera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/0022-3395(2003)089[0429:ABOTSB]2.0.CO;2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495850v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Al Jabri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495908v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chlichlia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Digon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruppel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-003-0943-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C32808A9B542F4909C28F5424FF75ABE40A1408/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495854v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouy Avantin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debenath" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2002.0848" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTQ24DQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495862v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dejong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Morgan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Wilson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Al-Jaser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Appleton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01977.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF1S3KCR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495912v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00277-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R34F5DXS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495922v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-6851(00)00344-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8ZTHT4B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495916v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00119-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76C71A2F1203BC97E0513612680DFA2A3B94CC6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495938v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495932v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(08)60231-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026643v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182099005004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307781v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886681v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibikounl&#233; Moudachirou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428124v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buddenborg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanders" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holroyd" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890370v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890755v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holloway" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030732v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890364v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Idris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077696v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablavi Onzo-Aboki" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344577v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon-Levert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886262v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991214v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428131v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F.D." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888027v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428135v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890775v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevalier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Idris" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890791v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa-Nguema" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mohamed Ali" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Allan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ayi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcos Zech Coelho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001009v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chimbari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.Z. Coelho" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. El-Emam" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/bitstream/handle/10665/330919/9789240000469-fre.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. El-Harawy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Elemam" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/schistosomiasis/resources/9789241515405/en/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379480v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353844v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/edition/8460-geneva-health-forum-2022-poster-book" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-8815-5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353855v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378853v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/waterpathogens.45" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>