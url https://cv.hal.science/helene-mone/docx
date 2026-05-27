--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Taeniidae in a Middle Pleistocene speleothem of the Bàsura cave (Toirano, Liguria, Italy)</w:t>
+                <w:t xml:space="preserve">A family cluster of schistosomiasis acquired in Solenzara River, Corsica (France) — Solenzara River is clearly a transmission site for schistosomiasis in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Lartigot-Campin</w:t>
+                <w:t xml:space="preserve">Nele Wellinghausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rousseau</w:t>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moné</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Tappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpp.2022.04.003⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.2449-2452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-022-07574-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662896v1</w:t>
+                <w:t xml:space="preserve">hal-03699810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family cluster of schistosomiasis acquired in Solenzara River, Corsica (France) — Solenzara River is clearly a transmission site for schistosomiasis in Corsica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Occurrence of Taeniidae in a Middle Pleistocene speleothem of the Bàsura cave (Toirano, Liguria, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lartigot-Campin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121, pp.2449-2452. </w:t>
+              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.60-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-022-07574-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpp.2022.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699810v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated ChIPmentation procedure on limited biological material of the human blood fluke Schistosoma mansoni</w:t>
               </w:r>
@@ -370,64 +370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -472,338 +472,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastomys natalensis (Smith, 1834) as a natural host for Schistosoma haematobium (Bilharz, 1852) Weinland, 1858 x Schistosoma bovis Sonsino, 1876 introgressive hybrids</w:t>
+                <w:t xml:space="preserve">Genetic analysis of praziquantel response in schistosome parasites implicates a Transient Receptor Potential channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris A.E.S. Savassi</w:t>
+                <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier G. Dobigny</w:t>
+                <w:t xml:space="preserve">Frédéric D Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Etougbétché</w:t>
+                <w:t xml:space="preserve">Ana Carolina A Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalasse T Avocegan</w:t>
+                <w:t xml:space="preserve">Amanda Strickland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François T Quinsou</w:t>
+                <w:t xml:space="preserve">Robbie Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (625), pp.eabj9114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-021-07099-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abj9114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180002v1</w:t>
+                <w:t xml:space="preserve">hal-03428154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of praziquantel response in schistosome parasites implicates a Transient Receptor Potential channel</w:t>
+                <w:t xml:space="preserve">Mastomys natalensis (Smith, 1834) as a natural host for Schistosoma haematobium (Bilharz, 1852) Weinland, 1858 x Schistosoma bovis Sonsino, 1876 introgressive hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winka Le Clec’h</w:t>
+                <w:t xml:space="preserve">Boris A.E.S. Savassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric D Chevalier</w:t>
+                <w:t xml:space="preserve">Gauthier G. Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carolina A Mattos</w:t>
+                <w:t xml:space="preserve">Jonas Etougbétché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Strickland</w:t>
+                <w:t xml:space="preserve">Thalasse T Avocegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbie Diaz</w:t>
+                <w:t xml:space="preserve">François T Quinsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (625), pp.eabj9114. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abj9114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-021-07099-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428154v1</w:t>
+                <w:t xml:space="preserve">hal-03180002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cattle as natural host for Schistosoma haematobium (Bilharz, 1852) Weinland, 1858 x Schistosoma bovis Sonsino, 1876 interactions, with new cercarial emergence and genetic patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A.E.S. Savassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,51 +880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host‐parasite life‐histories of the diurnal vs . nocturnal chronotypes of Schistosoma mansoni : adaptive significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,51 +1027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxamniquine resistance alleles are widespread in Old World Schistosoma mansoni and predate drug deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Mcdew-White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,563 +1142,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation of schistosome sporocysts between host snails: A video guide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Case Report: Hemianopia: From Suspected Glioblastoma to the Diagnosis of Ectopic Schistosomiasis Haematobium Infection in a Traveler Returning from the Republic of the Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Loridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Driguez</w:t>
+                <w:t xml:space="preserve">Marjorie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Geyer</w:t>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.13488.1⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (1), pp.94 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729358v1</w:t>
+                <w:t xml:space="preserve">hal-01887447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Mapping of Schistosomiasis and Soil Transmitted Helminthiasis in the Northern and Eastern Health Regions of Gabon, Central Africa: Recommendations for Preventive Chemotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mavoungou</w:t>
+                <w:t xml:space="preserve">The phylogeny of the genus Indoplanorbis (Gastropoda, Planorbidae) from Africa and the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystina Mengue Me Ngou-Milama</w:t>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeste Mabicka Mamfoumbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aubin A Koumba</w:t>
+                <w:t xml:space="preserve">Salem Al Yafae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed3040119⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (5), pp.558-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263910v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogeny of the genus Indoplanorbis (Gastropoda, Planorbidae) from Africa and the French West Indies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transplantation of schistosome sporocysts between host snails: A video guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">Patrick Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salem Al Yafae</w:t>
+                <w:t xml:space="preserve">Kathy Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zsc.12297⟩</w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.13488.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838840v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Report: Hemianopia: From Suspected Glioblastoma to the Diagnosis of Ectopic Schistosomiasis Haematobium Infection in a Traveler Returning from the Republic of the Congo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baseline Mapping of Schistosomiasis and Soil Transmitted Helminthiasis in the Northern and Eastern Health Regions of Gabon, Central Africa: Recommendations for Preventive Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mavoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Loridant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+                <w:t xml:space="preserve">Krystina Mengue Me Ngou-Milama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Cornu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+                <w:t xml:space="preserve">Modeste Mabicka Mamfoumbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Leroy</w:t>
+                <w:t xml:space="preserve">Aubin A Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 99 (1), pp.94 - 96. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (4), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed3040119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887447v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses polliniques et parasitologiques préliminaires de coprolithes de carnivores du site moustérien des Ramandils (Port-la-Nouvelle, Aude, France)</w:t>
               </w:r>
@@ -1769,451 +1769,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficulties in schistosomiasis assessment, Corsica, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute anuria after a family vacation to Corsica/France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Holtfreter,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (4), pp.762-763. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (4), pp.1733-1735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2204.160110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-016-4944-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311074v1</w:t>
+                <w:t xml:space="preserve">hal-01311046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of urogenital schistosomiasis in Corsica (France): an epidemiological case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Difficulties in schistosomiasis assessment, Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boissier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. C. Holtfreter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)00175-4⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (4), pp.762-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2204.160110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364002v1</w:t>
+                <w:t xml:space="preserve">hal-01311074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute anuria after a family vacation to Corsica/France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Richter</w:t>
+                <w:t xml:space="preserve">Outbreak of urogenital schistosomiasis in Corsica (France): an epidemiological case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. L. Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Holtfreter,</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tine Huyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 115 (4), pp.1733-1735. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (8), pp.971-979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-016-4944-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)00175-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311046v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introgressive hybridizations of Schistosoma haematobium by Schistosoma bovis at the origin of the first case report of schistosomiasis in Corsica (France, Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Holtfreter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,1383 +2271,1383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosomiasis reaches Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity, multiplicity of infection and population structure of Schistosoma mansoni isolates from human hosts in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulugeta Aemero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moné</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Molyneux</w:t>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(15)00084-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-015-0297-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259848v1</w:t>
+                <w:t xml:space="preserve">hal-01259592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity, multiplicity of infection and population structure of Schistosoma mansoni isolates from human hosts in Ethiopia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schistosomiasis reaches Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulugeta Aemero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+                <w:t xml:space="preserve">M. Dolores Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Climent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+                <w:t xml:space="preserve">David Molyneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.137. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.757-758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12863-015-0297-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(15)00084-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259592v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of urinary schistosomiasis among school children in Péhunco area, Northern Benin. Malacological survey</w:t>
+                <w:t xml:space="preserve">A novel tool to identify the relative contribution of lymphoid cell types that contribute to IL-10 production during the infection with S. mansoni: The TIGER index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ibikounlé</w:t>
+                <w:t xml:space="preserve">Sebastian Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ogouyèmi-Hounto</w:t>
+                <w:t xml:space="preserve">Sandra Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sissinto Savi de Tové</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marinus Lamers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13149-014-0345-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134521v1</w:t>
+                <w:t xml:space="preserve">halsde-00965380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. mansoni Bolsters Anti-Viral Immunity in the Murine Respiratory Tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cercarial emergence pattern of Schistosoma haematobium from Libreville, Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Scheer</w:t>
+                <w:t xml:space="preserve">Krystina Mengué-Ngou-Milama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Krempl</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thilo Jakob</w:t>
+                <w:t xml:space="preserve">Maryvonne Kombila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112469⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2014004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112716v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00944713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosoma haematobium infections acquired in Corsica, France, August 2013.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. C. Holtfreter</w:t>
+                <w:t xml:space="preserve">S. mansoni Bolsters Anti-Viral Immunity in the Murine Respiratory Tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Krempl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Kallfass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Moné</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thilo Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES2014.19.22.20821⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01054323v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosomiasis Haematobium, Corsica, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schistosoma haematobium infections acquired in Corsica, France, August 2013.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Holtfreter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Müller-Stöver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2009.140928⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (22), pp.2-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES2014.19.22.20821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01007702v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01054323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cercarial emergence pattern of Schistosoma haematobium from Libreville, Gabon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+                <w:t xml:space="preserve">Epidemiology of urinary schistosomiasis among school children in Péhunco area, Northern Benin. Malacological survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ibikounlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ogouyèmi-Hounto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sissinto Savi de Tové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystina Mengué-Ngou-Milama</w:t>
+                <w:t xml:space="preserve">A. Dansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvonne Kombila</w:t>
+                <w:t xml:space="preserve">D. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (3), pp.5. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107 (3), pp.177-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2014004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13149-014-0345-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00944713v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel tool to identify the relative contribution of lymphoid cell types that contribute to IL-10 production during the infection with S. mansoni: The TIGER index</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schistosomiasis Haematobium, Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Gross</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Antoine Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Iriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Abbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2014.03.008⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (9), pp.1595-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2009.140928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00965380v1</w:t>
+                <w:t xml:space="preserve">halsde-01007702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie de la bilharziose urinaire et des géohelminthiases chez les jeunes scolaires des zones lacustres de la commune de So-Ava, sud-Bénin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+                <w:t xml:space="preserve">Genetic diversity, fixation and differentiation of the freshwater snail Biomphalaria pfeifferi (Gastropoda, Planorbidae) in arid lands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Satoguina</w:t>
+                <w:t xml:space="preserve">Juliette Langand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rufine Fachinan,</w:t>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonidas Tokplonou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Batcho</w:t>
+                <w:t xml:space="preserve">Mahmoud A Shaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141, pp.171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-013-9715-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/jab.v70i1.98805⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495092v1</w:t>
+                <w:t xml:space="preserve">halsde-00823688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity, fixation and differentiation of the freshwater snail Biomphalaria pfeifferi (Gastropoda, Planorbidae) in arid lands.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
+                <w:t xml:space="preserve">Épidémiologie de la bilharziose urinaire et des géohelminthiases chez les jeunes scolaires des zones lacustres de la commune de So-Ava, sud-Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Langand</w:t>
+                <w:t xml:space="preserve">Judith Satoguina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Galinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed A Idris</w:t>
+                <w:t xml:space="preserve">Rufine Fachinan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud A Shaban</w:t>
+                <w:t xml:space="preserve">Léonidas Tokplonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Batcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-013-9715-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.5632-5639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jab.v70i1.98805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00823688v1</w:t>
+                <w:t xml:space="preserve">hal-01495092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t>
               </w:r>
@@ -3761,467 +3761,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-history traits indicate local adaptation of the schistosome parasite, Schistosoma mansoni, to its snail host, Biomphalaria pfeifferi.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swim Bladder Nematodes ( Anguillicoloides crassus ) Disturb Silvering In European Eels ( Anguilla anguilla ).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mintsa Nguéma</w:t>
+                <w:t xml:space="preserve">Géraldine Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. G. Sakiti</w:t>
+                <w:t xml:space="preserve">Pierre Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kindé-Gasard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raymonde Lecomte-Finiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 132, pp.501-507. </w:t>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (4), pp.695-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2012.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1645/GE-2700.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00748268v1</w:t>
+                <w:t xml:space="preserve">halsde-00728919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swim Bladder Nematodes ( Anguillicoloides crassus ) Disturb Silvering In European Eels ( Anguilla anguilla ).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premier cas de chronobiologie des émissions cercariennes de type infradien chez Schistosoma mansoni dans deux foyers du Sud Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ibikounlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Fazio</w:t>
+                <w:t xml:space="preserve">D. Kinde-Gazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sasal</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N.G. Sakiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1645/GE-2700.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.1081-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/ijbcs.v6i3.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00728919v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00745134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier cas de chronobiologie des émissions cercariennes de type infradien chez Schistosoma mansoni dans deux foyers du Sud Bénin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Life-history traits indicate local adaptation of the schistosome parasite, Schistosoma mansoni, to its snail host, Biomphalaria pfeifferi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Moné</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mintsa Nguéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Abou</w:t>
+                <w:t xml:space="preserve">N. G. Sakiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kinde-Gazard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N.G. Sakiti</w:t>
+                <w:t xml:space="preserve">D. Kindé-Gasard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.501-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2012.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/ijbcs.v6i3.14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00745134v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00748268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new chronotype of Schistosoma mansoni: adaptive significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed A Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,90 +4311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural interactions between S. haematobium and S. guineensis in the Republic of Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4458,51 +4458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snail intermediate host/Schistosoma haematobium relationships from three transmission sites in Benin (West Africa).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4585,298 +4585,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00749710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric and molecular characterizations of schistosome populations in Estuaire province Gabon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High phenotypic frequencies of complete albinism in wild populations of Biomphalaria pfeifferi (Gastropoda: Pulmonata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mintsa Nguema</w:t>
+                <w:t xml:space="preserve">M.A. Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Mengue Ngou Milama</w:t>
+                <w:t xml:space="preserve">M.A. Shaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kombila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Tisseyre</w:t>
+                <w:t xml:space="preserve">S. Al Yafee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Malacologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (1), pp.161-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00459376v1</w:t>
+                <w:t xml:space="preserve">halsde-00608656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High phenotypic frequencies of complete albinism in wild populations of Biomphalaria pfeifferi (Gastropoda: Pulmonata)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Mintsa Nguema</w:t>
+                <w:t xml:space="preserve">Morphometric and molecular characterizations of schistosome populations in Estuaire province Gabon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mintsa Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Mengue Ngou Milama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kombila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard-Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Idris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Al Yafee</w:t>
+                <w:t xml:space="preserve">P. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malacologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (1), pp.81-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X09990289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00608656v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00459376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of the introduced species Rattus rattus in the western Indian Ocean, with special emphasis on the colonization history of Madagascar</w:t>
               </w:r>
@@ -5008,90 +5008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human schistosomiasis in the Economic Community of West African States: epidemiology and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71, pp.33-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5259,103 +5259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater snail diversity in Benin (West Africa) with a focus on human schistosomiasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. G. Sakiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 111 (1), pp.29-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5395,265 +5395,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00459218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical characters for easy identification between Biomphalaria pfeifferi, Helisoma duryi and Indoplanorbis exustus during field surveys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Biased sex ratio in the European eel (Anguilla anguilla) swimbladder parasite Anguillicola crassus, experimentally induced by 11-ketosterone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell and Animal Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94, pp.956-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1645/GE-1486.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00285958v1</w:t>
+                <w:t xml:space="preserve">halsde-00344534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased sex ratio in the European eel (Anguilla anguilla) swimbladder parasite Anguillicola crassus, experimentally induced by 11-ketosterone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Anatomical characters for easy identification between Biomphalaria pfeifferi, Helisoma duryi and Indoplanorbis exustus during field surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ibikounlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massougbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Sakiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pointier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cell and Animal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (5), pp.112-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00344534v1</w:t>
+                <w:t xml:space="preserve">halsde-00285958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression analysis in European eels (Anguilla anguilla, L. 1758) naturally infected by macroparasites</w:t>
               </w:r>
@@ -5799,51 +5799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 135, pp.1-10. </w:t>
@@ -5906,64 +5906,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pattern of exposure, parasite genetic diversity and sex on the degree of protection against reinfection with Schistosoma mansoni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6436,64 +6436,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual biology of Schistosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 57, pp.89-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6527,90 +6527,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to explain the origin of a parasite sex-specific population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jarkovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 66, pp.269-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6650,1184 +6650,1184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of infections with Schistosoma mansoni in the Dhofar Governorate, Oman</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Mouahid</w:t>
+                <w:t xml:space="preserve">Phylogeography of Biomphalaria glabrata and B. pfeifferi, important intermediate hosts of Schistosoma mansoni in the New and Old World Tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Dejong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.D. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Al-Jaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Appleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0001-706X(03)00197-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12, pp.3041-3056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01977.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495859v1</w:t>
+                <w:t xml:space="preserve">hal-01495862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered behavior of the snail Biomphalaria glabrata as a result of infection with Schistosoma mansoni</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Emergence of infections with Schistosoma mansoni in the Dhofar Governorate, Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Idris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1645/0022-3395(2003)089[0429:ABOTSB]2.0.CO;2⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 88, pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0001-706X(03)00197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495905v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and molecular studies on emerging schistosomiasis mansoni in Dhofar Governorate, Sultanate of Oman</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Altered behavior of the snail Biomphalaria glabrata as a result of infection with Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 89, pp.429-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1645/0022-3395(2003)089[0429:ABOTSB]2.0.CO;2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495850v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study on sex-related inflammatory reactions in mice infected with Schistosoma mansoni</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Ecological and molecular studies on emerging schistosomiasis mansoni in Dhofar Governorate, Sultanate of Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Shaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Al Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8, pp.269-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01495908v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized method for the description and the study of coprolites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Debenath</w:t>
+                <w:t xml:space="preserve">Preliminary study on sex-related inflammatory reactions in mice infected with Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Moigne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">K. Chlichlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Digon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jasc.2002.0848⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (2), pp.144-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-003-0943-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495854v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of Biomphalaria glabrata and B. pfeifferi, important intermediate hosts of Schistosoma mansoni in the New and Old World Tropics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A standardized method for the description and the study of coprolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.D. Wilson</w:t>
+                <w:t xml:space="preserve">F. Jouy Avantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Al-Jaser</w:t>
+                <w:t xml:space="preserve">A. Debenath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Appleton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.M. Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 12, pp.3041-3056. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30, pp.367-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01977.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jasc.2002.0848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495862v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between worm burden and male proportion in Schistosoma mansoni experimentally infected rodents and primates. A meta-analytical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">PCR effectiveness for sexing Schistosoma mansoni cercariae : application for sexing clonal cercarial populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-7519(01)00277-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 112, pp.139-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0166-6851(00)00344-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495912v1</w:t>
+                <w:t xml:space="preserve">hal-01495922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR effectiveness for sexing Schistosoma mansoni cercariae : application for sexing clonal cercarial populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Male-female larval interactions in Schistosoma mansoni-infected Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 112, pp.139-141. </w:t>
+              <w:t xml:space="preserve">International journal for parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31, pp.352-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0166-6851(00)00344-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7519(01)00119-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495922v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male-female larval interactions in Schistosoma mansoni-infected Biomphalaria glabrata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Relationship between worm burden and male proportion in Schistosoma mansoni experimentally infected rodents and primates. A meta-analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal for parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 31, pp.352-358. </w:t>
+              <w:t xml:space="preserve">, 2001, 31, pp.1597-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7519(01)00119-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7519(01)00277-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495916v1</w:t>
+                <w:t xml:space="preserve">hal-01495912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observations on the sex ratio of adult Schistosoma mansoni, with comments on the natural male bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 121, pp.379-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7852,64 +7852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of Schistosoma bovis Sonsino, 1876 in relation to intermediate host mollusc-parasite relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7956,77 +7956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of performance and pathogenicity of male and female Schistosoma mansoni during the life-cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 119 (5), pp.447-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8105,90 +8105,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosomiasis control revisited: insights from the Corsican outbreak and emerging epigenetic and genetic strategies (C. Grunau Keynote Lecturer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia Luviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">200 Years Theodor Bilharz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tübingen, Oct 2025, Tübingen, Germany</w:t>
@@ -8211,260 +8211,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of schistosome species interactions and involvement of rodents in the transmission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is there any molecular basis of cercarial emergence rhythm in schistosome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ObsMiCe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; CBGP; Université Abdou Moumouni; SCARIA, Nov 2022, Niamey, Niger</w:t>
+              <w:t xml:space="preserve">ICOPA 2022 15th International Congress of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Federation of Parasitologists, Aug 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886681v1</w:t>
+                <w:t xml:space="preserve">hal-04886507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there any molecular basis of cercarial emergence rhythm in schistosome?</w:t>
+                <w:t xml:space="preserve">Ecology of schistosome species interactions and involvement of rodents in the transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibikounlé Moudachirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOPA 2022 15th International Congress of Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Federation of Parasitologists, Aug 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journées ObsMiCe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; CBGP; Université Abdou Moumouni; SCARIA, Nov 2022, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886507v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are cercarial emergence rhythms of the diurnal and nocturnal chronotypes of the parasite Schistosoma mansoni circadian ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevalier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8631,64 +8631,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercarial shedding patterns in the lateral-spined egg schistosomes (INVITED SPEAKERS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texas Biomedical Institute Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Texas Biomedical Institute, Apr 2019, San Antonio (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8726,51 +8726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxamniquine resistance alleles are widespread in Old World Schistosoma mansoni and predate drug deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Mcdew-White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8838,90 +8838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the discovery of the autochthonous transmission of schistosomiasis in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Holtfreter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Congress on Tropical Medicine and International Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. pp.S123-S124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8946,64 +8946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoonotic reservoirs of schistosomiasis and implications for transmission (INVITED SPEAKERS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texas Biomedical Institute Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Texas Biomedical Institute, Apr 2019, San Antonio (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9028,103 +9028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MAJOR LOCUS ON CHR. 1 DETERMINES CERCARIAL SHEDDING TIME IN OMANI SCHISTOSOMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Langand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed A. Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Al Yafae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual Meeting of the American Society of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Baltimore, United States. pp.31-32</w:t>
@@ -9153,103 +9153,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des populations de schistosomes des zones lacustres de la commune de Sô-Ava au Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A.E.S. Savassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablavi Onzo-Aboki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe colloque de l’Université d’Abomey-Calavi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Abomey-Calavi, Sep 2017, Abomey-Calavi, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9287,64 +9287,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and biology of the invasive parasite Anguillicola crassus (Nematoda) and its impact on the physiology of its hosts, the european eel, Anguilla anguilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lecomte-Finiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9395,103 +9395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportions élevées d'albinisme en population naturelle chez Biomphalaria pfeifferi : implication dans la transmission de Schistosoma mansoni en Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mintsa Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Langand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Petit Pois Déridé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9654,90 +9654,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in gene expression in European eels (Anguilla anguilla) induced by infection with swimbladder nematodes (Anguillicola crassus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Simon-Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth EMOP European Multicolloquium Of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
@@ -9798,64 +9798,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosome cercarial emission as a tool to face rising challenges: parasite hybridizations, reservoir hosts and climate change for disease control using the One Health paradigm (POSTER NOMINE JET D'OR OF THE BEST POSTER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Geneva Health Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9880,64 +9880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosomiasis training to health education using the inquiry-based learning method, as a co-construction tool with the communities for implementing the One Health paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Geneva Health Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Genèves, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9956,458 +9956,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t>
+                <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevalier F.D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Meeting of Ecology and Evolution of Infectious Diseases (EEID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">86th Cold Spring Harbor Laboratory Symposium on Quantitative Biology: Biological Time Keeping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428131v1</w:t>
+                <w:t xml:space="preserve">hal-03428135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier F.D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting (EEID 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">18th Meeting of Ecology and Evolution of Infectious Diseases (EEID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888027v1</w:t>
+                <w:t xml:space="preserve">hal-03428131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian?</w:t>
+                <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric D Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th Cold Spring Harbor Laboratory Symposium on Quantitative Biology: Biological Time Keeping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting (EEID 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428135v1</w:t>
+                <w:t xml:space="preserve">hal-04888027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal versus nocturnal cercarial shedding time in schistosomes: reciprocal genetic crosses and linkage mapping determine a major quantitative trait locus on chromosome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Langand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10462,77 +10462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the discovery of the autochthonous transmission of human schistosomiasis in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Holtfreter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Tropical Medicine and Global Health CTM2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Munich (Allemagne), Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10557,90 +10557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-parasite life-histories of the diurnal versus nocturnal chronotypes of schistosomes: evolutionary consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Mintsa-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid M Al Mashikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Al Yafae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11234,299 +11234,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosome Cercarial Emission as a Tool to Face Rising Challenges: Parasite Hybridizations, Reservoir Hosts and Climate Change for Disease Control Using the One Health Paradigm.</w:t>
+                <w:t xml:space="preserve">Schistosomiasis Training in Health Education Using the Inquiry-Based Learning Method as a Co-Construction Tool with the Communities for Implementing the One Health Paradigm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flahault, A.; Geissbuhler, A.; Maye, V.; Lab, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geneva Health Forum 2022 Poster Book. The Covid-19 Pandemic and Environmental Emergency: Reinventing Global Health in Times of Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDPI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.110-111, 2023, 978-3-0365-8815-5. </w:t>
+              <w:t xml:space="preserve">, pp.112-113, 2023, 978-3-0365-8815-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/books978-3-0365-8815-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353844v1</w:t>
+                <w:t xml:space="preserve">hal-04353855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosomiasis Training in Health Education Using the Inquiry-Based Learning Method as a Co-Construction Tool with the Communities for Implementing the One Health Paradigm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Schistosome Cercarial Emission as a Tool to Face Rising Challenges: Parasite Hybridizations, Reservoir Hosts and Climate Change for Disease Control Using the One Health Paradigm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flahault, A.; Geissbuhler, A.; Maye, V.; Lab, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geneva Health Forum 2022 Poster Book. The Covid-19 Pandemic and Environmental Emergency: Reinventing Global Health in Times of Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDPI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.112-113, 2023, 978-3-0365-8815-5. </w:t>
+              <w:t xml:space="preserve">, pp.110-111, 2023, 978-3-0365-8815-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/books978-3-0365-8815-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353855v1</w:t>
+                <w:t xml:space="preserve">hal-04353844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosoma spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Water Pathogen Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michigan State University, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11729,51 +11729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lartigot-Campin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mon&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2022.04.003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Wellinghausen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nebel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Tappe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07574-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255320v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lasica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.17779.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalasse T Avocegan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois T Quinsou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07099-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina A Mattos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Strickland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj9114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samoussou-Dine Mahaman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06709-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa Nguema" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M Al Mashikhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem A Al Yafae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Idris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13227" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mcdew-White" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Menon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Guzman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007881" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Driguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Geyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.13488.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mavoungou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystina Mengue Me Ngou-Milama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Mabicka Mamfoumbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin A Koumba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed3040119" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Yafae" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12297" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Loridant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;sophie Lartigot&#8209;campin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Mon&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Holtfreter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2204.160110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Holtfreter," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-4944-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4643-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Bargues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Molyneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(15)00084-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01259592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Aemero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Climent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-015-0297-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogouy&#232;mi-Hounto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sissinto Savi de Tov&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dansou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courtin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-014-0345-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Scheer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Krempl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Kallfass" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Frey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Jakob" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mon&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#252;ller-St&#246;ver" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouahid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES2014.19.22.20821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01007702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2009.140928" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystina Mengu&#233;-Ngou-Milama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Kombila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gross" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Lamers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2014.03.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTGH5N18-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Satoguina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufine Fachinan," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Tokplonou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Batcho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v70i1.98805" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Shaban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-013-9715-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K51419N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00748268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Ngu&#233;ma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Sakiti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kind&#233;-Gasard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.09.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNM5LF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fazio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-2700.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kinde-Gazard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Sakiti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v6i3.14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700341v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M A Shaban" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2012.02988.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00694910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/793420" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00749710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Sakiti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3129-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDBHDX4Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Nguema" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mengue Ngou Milama" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kombila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard-Lenoble" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X09990289" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PKD4TP4J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Idris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shaban" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Yafee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tollenaere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duplantier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahalison" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02228.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSJJHNBK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massougbodji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(10)71001-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fazio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fumet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2009.02.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXRQ3M2N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00285958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pointier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1486.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Fazio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182008005064" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N96W27Z9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Idris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shaban" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-007-0476-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95BDPVQ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495142v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade D Wilson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter T J Johnson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Sutherland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Loker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-465R.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014225v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess A. T. Morgan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall J. Dejong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace O. Adeoye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebenezer D. O. Ansa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a S. Barbosa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02709.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJGD3C76-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104476v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Bartrina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495244v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(04)57002-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jarkovsky" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2004.06.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DPRPJX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495859v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-706X(03)00197-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDPMB8L6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495905v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Rivera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/0022-3395(2003)089[0429:ABOTSB]2.0.CO;2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495850v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Al Jabri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495908v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chlichlia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Digon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruppel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-003-0943-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C32808A9B542F4909C28F5424FF75ABE40A1408/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495854v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouy Avantin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debenath" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2002.0848" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTQ24DQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495862v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dejong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Morgan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Wilson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Al-Jaser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Appleton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01977.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF1S3KCR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495912v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00277-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R34F5DXS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495922v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-6851(00)00344-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8ZTHT4B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495916v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00119-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76C71A2F1203BC97E0513612680DFA2A3B94CC6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495938v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495932v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(08)60231-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026643v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182099005004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307781v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886681v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibikounl&#233; Moudachirou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428124v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buddenborg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanders" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holroyd" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890370v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890755v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holloway" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030732v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890364v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Idris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077696v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablavi Onzo-Aboki" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344577v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon-Levert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886262v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991214v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428131v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F.D." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888027v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428135v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890775v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevalier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Idris" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890791v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa-Nguema" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mohamed Ali" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Allan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ayi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcos Zech Coelho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001009v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chimbari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.Z. Coelho" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. El-Emam" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/bitstream/handle/10665/330919/9789240000469-fre.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. El-Harawy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Elemam" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/schistosomiasis/resources/9789241515405/en/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379480v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353844v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/edition/8460-geneva-health-forum-2022-poster-book" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-8815-5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353855v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378853v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/waterpathogens.45" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Wellinghausen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mon&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nebel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Tappe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07574-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lartigot-Campin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2022.04.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255320v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lasica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.17779.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina A Mattos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Strickland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj9114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalasse T Avocegan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois T Quinsou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07099-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samoussou-Dine Mahaman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06709-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa Nguema" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M Al Mashikhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem A Al Yafae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Idris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13227" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mcdew-White" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Menon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Guzman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007881" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Loridant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Yafae" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12297" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Driguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Geyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.13488.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mavoungou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystina Mengue Me Ngou-Milama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Mabicka Mamfoumbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin A Koumba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed3040119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;sophie Lartigot&#8209;campin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Mon&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Holtfreter," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-4944-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Holtfreter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2204.160110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4643-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01259592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Aemero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Climent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-015-0297-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Bargues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Molyneux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(15)00084-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Scheer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gross" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Lamers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2014.03.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTGH5N18-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mon&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystina Mengu&#233;-Ngou-Milama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Kombila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Krempl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Kallfass" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Frey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Jakob" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112469" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#252;ller-St&#246;ver" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouahid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES2014.19.22.20821" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogouy&#232;mi-Hounto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sissinto Savi de Tov&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dansou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courtin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-014-0345-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01007702v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abbo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2009.140928" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Shaban" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-013-9715-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K51419N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Satoguina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufine Fachinan," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Tokplonou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Batcho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v70i1.98805" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728919v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fazio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-2700.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745134v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kinde-Gazard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Sakiti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v6i3.14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00748268v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Ngu&#233;ma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Sakiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kind&#233;-Gasard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.09.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNM5LF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700341v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M A Shaban" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2012.02988.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00694910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/793420" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00749710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Sakiti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3129-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDBHDX4Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Idris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shaban" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Yafee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459376v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mintsa Nguema" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mengue Ngou Milama" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kombila" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard-Lenoble" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X09990289" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PKD4TP4J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tollenaere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duplantier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahalison" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02228.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSJJHNBK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massougbodji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(10)71001-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fazio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fumet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2009006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2009.02.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXRQ3M2N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344534v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1486.1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00285958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pointier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Fazio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182008005064" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N96W27Z9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Idris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shaban" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-007-0476-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95BDPVQ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495142v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade D Wilson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter T J Johnson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Sutherland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Loker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-465R.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014225v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess A. T. Morgan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall J. Dejong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace O. Adeoye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebenezer D. O. Ansa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a S. Barbosa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02709.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJGD3C76-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104476v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Bartrina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495244v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(04)57002-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jarkovsky" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2004.06.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DPRPJX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495862v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dejong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Morgan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Wilson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Al-Jaser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Appleton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01977.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF1S3KCR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495859v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-706X(03)00197-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDPMB8L6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495905v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Rivera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/0022-3395(2003)089[0429:ABOTSB]2.0.CO;2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Al Jabri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495908v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chlichlia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Digon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruppel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-003-0943-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C32808A9B542F4909C28F5424FF75ABE40A1408/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495854v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouy Avantin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debenath" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2002.0848" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTQ24DQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495922v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-6851(00)00344-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8ZTHT4B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495916v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00119-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76C71A2F1203BC97E0513612680DFA2A3B94CC6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00277-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R34F5DXS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495938v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01495932v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(08)60231-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026643v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182099005004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307781v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886507v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886681v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibikounl&#233; Moudachirou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428124v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buddenborg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanders" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holroyd" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890370v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890755v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holloway" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030732v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890364v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Idris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077696v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablavi Onzo-Aboki" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344577v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon-Levert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886262v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991214v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428135v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F.D." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428131v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888027v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890775v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevalier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Idris" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890791v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Mintsa-Nguema" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mohamed Ali" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Allan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ayi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcos Zech Coelho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001009v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chimbari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.Z. Coelho" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. El-Emam" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/bitstream/handle/10665/330919/9789240000469-fre.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. El-Harawy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Elemam" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/schistosomiasis/resources/9789241515405/en/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379480v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353855v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/edition/8460-geneva-health-forum-2022-poster-book" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-8815-5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353844v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378853v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/waterpathogens.45" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>