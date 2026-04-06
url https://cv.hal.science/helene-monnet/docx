--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,213 +100,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire d'écoles</w:t>
+                <w:t xml:space="preserve">Le design au service du territoire : retour sur la recherche in situ menée par le DSAAMaster « Produire autrement » de l’ENSAAMA à Granville.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Monnet-Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507767v1</w:t>
+                <w:t xml:space="preserve">hal-05507779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design au service du territoire : retour sur la recherche in situ menée par le DSAAMaster « Produire autrement » de l’ENSAAMA à Granville.</w:t>
+                <w:t xml:space="preserve">La Recherche-projet en design, éléments pour une théorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Monnet-Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507779v1</w:t>
+                <w:t xml:space="preserve">hal-05507786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Recherche-projet en design, éléments pour une théorisation</w:t>
+                <w:t xml:space="preserve">Histoire d'écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Monnet-Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507786v1</w:t>
+                <w:t xml:space="preserve">hal-05507767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1434,524 +1434,524 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03210030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous les signes, les stratégies&amp;quot;: une approche communicationnelle de la fiction sérielle télévisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Monnet-Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la recherche en cultures populaires et médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries TV, entre culte et culture, l'exemple des Experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Monnet-Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CEISME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE FORMAT DE SERIE, DE LA PRATIQUE A LA THEORIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Monnet-Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CEISME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSI , de la série au jeu :&amp;quot; a more immersive experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Monnet-Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOURNEE D'ETUDE SERIES TELEVISEES : SENS ET MOTIFS DE LA RECURRENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dénouement de Lost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Monnet-Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier du feuilleton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belphégor : Enjeux esthétiques d'une réception spectaculaire Hélène Monnet-Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Monnet-Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Papin, Myriam Tsikounas et Sabine Chalvon-Demersay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions sérielles au temps de la RTF et de l'ORTF (1949-1974)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768568v1</w:t>
-              </w:r>
-[...375 lines deleted...]
-                <w:t xml:space="preserve">hal-02087801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2106,51 +2106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Monnet-Cantagrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur-Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.015.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.7194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.009.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2434" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.007.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.002.0117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61216" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Monnet-Cantagrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507786v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur-Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.015.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.7194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.009.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2434" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.007.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.002.0117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61216" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>