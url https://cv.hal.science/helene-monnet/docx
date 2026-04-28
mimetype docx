--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -1675,165 +1675,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSI , de la série au jeu :&amp;quot; a more immersive experience</w:t>
+                <w:t xml:space="preserve">Le dénouement de Lost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Monnet-Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNEE D'ETUDE SERIES TELEVISEES : SENS ET MOTIFS DE LA RECURRENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">L'Atelier du feuilleton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087757v1</w:t>
+                <w:t xml:space="preserve">hal-02087801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dénouement de Lost</w:t>
+                <w:t xml:space="preserve">CSI , de la série au jeu :&amp;quot; a more immersive experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Monnet-Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier du feuilleton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">JOURNEE D'ETUDE SERIES TELEVISEES : SENS ET MOTIFS DE LA RECURRENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087801v1</w:t>
+                <w:t xml:space="preserve">hal-02087757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2106,51 +2106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Monnet-Cantagrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507786v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur-Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.015.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.7194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.009.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2434" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.007.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.002.0117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61216" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Monnet-Cantagrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507786v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur-Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.015.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.7194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.009.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2434" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.007.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.002.0117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61216" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>