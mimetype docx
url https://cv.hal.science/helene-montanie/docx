--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1788,277 +1788,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrométrie de masse MALDI-TOF pour caractériser l’origine des indicateurs de contamination fécale dans un écosystème côtier</w:t>
+                <w:t xml:space="preserve">Microbiological Quality of a Prohibited Bathing Coastal Ecosystem: Aytré Bay (Charente-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méry Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Montanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Vacher</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">World Microbe Forum, American Society for Microbiology (ASM), Federation of European Microbiological Societies (FEMS), Online Worldwide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612539v1</w:t>
+                <w:t xml:space="preserve">hal-03612545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological Quality of a Prohibited Bathing Coastal Ecosystem: Aytré Bay (Charente-Maritime, France)</w:t>
+                <w:t xml:space="preserve">Spectrométrie de masse MALDI-TOF pour caractériser l’origine des indicateurs de contamination fécale dans un écosystème côtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méry Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Montanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Treilles</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Microbe Forum, American Society for Microbiology (ASM), Federation of European Microbiological Societies (FEMS), Online Worldwide.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612545v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la qualité microbiologique d'un espace littoral connaissant des pratiques de tourisme et de loisirs : la baie d'Aytré (Charente-Maritime, France)</w:t>
               </w:r>
@@ -2338,51 +2338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01214" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.11.011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montanie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.02.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G925QM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Ghiglione" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Palesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01524" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J Ory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Hartmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence J Jude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02243.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pastoureaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ryckaert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame022227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bonami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bossy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613623v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry Ndione" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Agion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Treilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Treilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613605v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01214" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.11.011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montanie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.02.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G925QM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Ghiglione" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Palesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01524" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J Ory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Hartmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence J Jude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02243.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pastoureaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ryckaert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame022227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bonami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bossy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613623v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry Ndione" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Agion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Treilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Treilles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613605v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>