--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -204,493 +204,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial interactions in marine water amended by eroded benthic biofilm: A case study from an intertidal mudflat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Ory</w:t>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Orvain</w:t>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delmas</w:t>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92, pp.74 - 85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.11.011⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097525v1</w:t>
+                <w:t xml:space="preserve">hal-01097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sequential resuspension of biofilm components (viruses, prokaryotes and protists) as measured by erodimetry experiments in the Brouage mudflat (French Atlantic coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chalumeau</w:t>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
+              <w:t xml:space="preserve">, 2014, 92, pp.56-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097877v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential resuspension of biofilm components (viruses, prokaryotes and protists) as measured by erodimetry experiments in the Brouage mudflat (French Atlantic coast)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microbial interactions in marine water amended by eroded benthic biofilm: A case study from an intertidal mudflat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92, pp.56-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.12.002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 92, pp.74 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01214993v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganism dynamics in a mudflat during rising tide Microorganism dynamics during a rising tide: Disentangling effects of resuspension and mixing with offshore waters above an intertidal mudflat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Montanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,77 +1034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ structuring of virioplankton through bacterial exoenzymatic activity: interaction with phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Palesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Montanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1190,51 +1190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans J Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence J Jude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda del Amo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1285,51 +1285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the oyster &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt; on a microbial community in Atlantic coastal ponds near La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pastoureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1650,51 +1650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d’analyse d’une contamination fécale (bactéries et virus) dans un espace littoral interdit à la baignade : cas de la baie d’Aytré (Charente-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méry Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1788,320 +1788,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological Quality of a Prohibited Bathing Coastal Ecosystem: Aytré Bay (Charente-Maritime, France)</w:t>
+                <w:t xml:space="preserve">Spectrométrie de masse MALDI-TOF pour caractériser l’origine des indicateurs de contamination fécale dans un écosystème côtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méry Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Montanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Treilles</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Microbe Forum, American Society for Microbiology (ASM), Federation of European Microbiological Societies (FEMS), Online Worldwide.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612545v1</w:t>
+                <w:t xml:space="preserve">hal-03612539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrométrie de masse MALDI-TOF pour caractériser l’origine des indicateurs de contamination fécale dans un écosystème côtier</w:t>
+                <w:t xml:space="preserve">Microbiological Quality of a Prohibited Bathing Coastal Ecosystem: Aytré Bay (Charente-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méry Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Montanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Vacher</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">World Microbe Forum, American Society for Microbiology (ASM), Federation of European Microbiological Societies (FEMS), Online Worldwide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612539v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la qualité microbiologique d'un espace littoral connaissant des pratiques de tourisme et de loisirs : la baie d'Aytré (Charente-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méry Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2338,51 +2338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01214" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.11.011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montanie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.02.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G925QM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Ghiglione" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Palesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01524" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J Ory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Hartmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence J Jude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02243.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pastoureaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ryckaert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame022227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bonami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bossy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613623v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry Ndione" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Agion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Treilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Treilles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613605v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01214" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214993v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.12.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVLRXTV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.11.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montanie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.02.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G925QM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Ghiglione" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Palesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01524" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J Ory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Hartmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence J Jude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02243.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pastoureaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ryckaert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame022227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bonami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bossy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613623v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry Ndione" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Agion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Treilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Treilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613605v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>