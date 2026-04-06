--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -763,178 +763,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques et fabrications de la faïence en Haute-Saône. La fabrique de Granges-le-Bourg (XVIIIe - XIXe siècles)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ateliers de minéralurgie des minerais de fer d'altération XVIIe -XIXe siècle. Empreintes dans les paysages et approche spatiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et fabrications de la faïence en Haute-Saône. La fabrique de Granges-le-Bourg (XVIIIe - XIXe siècles).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Vesoul, France. pp. 109-136 - ISBN 978-2-8670-026-9</w:t>
+              <w:t xml:space="preserve">Indices et Traces, la mémoire des gestes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.75-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812953v1</w:t>
+                <w:t xml:space="preserve">hal-00850113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de minéralurgie des minerais de fer d'altération XVIIe -XIXe siècle. Empreintes dans les paysages et approche spatiale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques et fabrications de la faïence en Haute-Saône. La fabrique de Granges-le-Bourg (XVIIIe - XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis E. J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indices et Traces, la mémoire des gestes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.75-93</w:t>
+              <w:t xml:space="preserve">Techniques et fabrications de la faïence en Haute-Saône. La fabrique de Granges-le-Bourg (XVIIIe - XIXe siècles).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Vesoul, France. pp. 109-136 - ISBN 978-2-8670-026-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850113v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1656,156 +1656,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire, détermination, interprétation et étude du mobilier archéologique mis au jour dans le puits d'eau salée de &amp;quot; la Salaou &amp;quot; à Tartonne, Alpes-de-Haute-Provence.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LA FAÏENCERIE DE GRANGES-LE-BOURG (HAUTE-SAÔNE) … UNE USINE AUX CHAMPS - RAPPORT DE FOUILLES / CATALOGUE – CORPUS DES FORMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy). 2010</w:t>
+              <w:t xml:space="preserve">DRAC Service Régional de l'Archéologie de Franche-Comté; ERMINA - Équipe Interdisciplinaire d’Études et de Recherches archéologiques sur les Mines Anciennes et le Patrimoine Industriel; LEB2d - Laboratoire d'Expertise du Bois et de Datation par Dendrochronologie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795375v1</w:t>
+                <w:t xml:space="preserve">hal-04872179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA FAÏENCERIE DE GRANGES-LE-BOURG (HAUTE-SAÔNE) … UNE USINE AUX CHAMPS - RAPPORT DE FOUILLES / CATALOGUE – CORPUS DES FORMES</w:t>
+                <w:t xml:space="preserve">INVENTAIRE, DÉTERMINATION, INTERPRÉTATION ET ÉTUDE DU MOBILIER ARCHÉOLOGIQUE MIS AU JOUR DANS LE PUITS D’EAU SALÉE DE « LA SALAOU » À TARTONNE, ALPES DE HAUTE-PROVENCE. (146 PIÈCES REPRÉSENTATIVES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
@@ -1820,350 +1816,354 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Service Régional de l'Archéologie de Franche-Comté; ERMINA - Équipe Interdisciplinaire d’Études et de Recherches archéologiques sur les Mines Anciennes et le Patrimoine Industriel; LEB2d - Laboratoire d'Expertise du Bois et de Datation par Dendrochronologie. 2010</w:t>
+              <w:t xml:space="preserve">ERMINA – EQUIPE INTERDISCIPLINAIRE D’ÉTUDES ET DE RECHERCHES ARCHÉOLOGIQUES SUR LES MINES ANCIENNES ET LE PATRIMOINE INDUSTRIEL; LABORATOIRE D’EXPERTISE DU BOIS ET DE DATATION PAR DENDROCHRONOLOGIE (LEB2d); Service Régional de l'Archéologie de Provence, Alpes, Côte d'Azur. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872179v1</w:t>
+                <w:t xml:space="preserve">hal-04878308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVENTAIRE, DÉTERMINATION, INTERPRÉTATION ET ÉTUDE DU MOBILIER ARCHÉOLOGIQUE MIS AU JOUR DANS LE PUITS D’EAU SALÉE DE « LA SALAOU » À TARTONNE, ALPES DE HAUTE-PROVENCE. (146 PIÈCES REPRÉSENTATIVES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire, détermination, interprétation et étude du mobilier archéologique mis au jour dans le puits d'eau salée de &amp;quot; la Salaou &amp;quot; à Tartonne, Alpes-de-Haute-Provence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ERMINA – EQUIPE INTERDISCIPLINAIRE D’ÉTUDES ET DE RECHERCHES ARCHÉOLOGIQUES SUR LES MINES ANCIENNES ET LE PATRIMOINE INDUSTRIEL; LABORATOIRE D’EXPERTISE DU BOIS ET DE DATATION PAR DENDROCHRONOLOGIE (LEB2d); Service Régional de l'Archéologie de Provence, Alpes, Côte d'Azur. 2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878308v1</w:t>
+                <w:t xml:space="preserve">hal-00795375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faïencerie de Granges-le-Bourg (Haute-Saône), une usine aux champs. Catalogue, corpus des formes.</w:t>
+                <w:t xml:space="preserve">La faïencerie de Granges-le-Bourg (Haute-Saône), une usine aux champs. Catalogue, corpus des formes. Inventaire raisonné.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Morin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis E.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812988v1</w:t>
+                <w:t xml:space="preserve">hal-00816647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faïencerie de Granges-le-Bourg (Haute-Saône), une usine aux champs. Catalogue, corpus des formes. Inventaire raisonné.</w:t>
+                <w:t xml:space="preserve">La faïencerie de Granges-le-Bourg (Haute-Saône), une usine aux champs. Catalogue, corpus des formes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis E.J. Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00816647v1</w:t>
+                <w:t xml:space="preserve">hal-00812988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines, Minéralurgie, métallurgie du fer dans les Grands Causses (Département du Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis E.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2194,51 +2194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines, Minéralurgie, métallurgie du fer dans les Grands Causses (Département du Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis E.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2451,51 +2451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFE56BD2"/>
+    <w:nsid w:val="E00900CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2682,51 +2682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-morin-hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5283-3512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178768324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305913616" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000424770843" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morin - Hamon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chanson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fizaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Locatelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E.J. Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hamon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-morin-hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5283-3512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178768324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305913616" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000424770843" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morin - Hamon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chanson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fizaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Locatelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E.J. Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hamon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>