--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1375,178 +1375,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casting a bronze sword</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decorative strips on Ancient Greek garments… Between fashion and weaving technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies of Daily Life in Ancient Greece SPHS Regional (TODL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Swansea, United Kingdom. </w:t>
+              <w:t xml:space="preserve">The Society for the Promotion of Hellenic Studies (SPHS) Regional Conference- TODL Technologies of Daily Life in Ancient Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036413v1</w:t>
+                <w:t xml:space="preserve">hal-02915703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decorative strips on Ancient Greek garments… Between fashion and weaving technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Casting a bronze sword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Society for the Promotion of Hellenic Studies (SPHS) Regional Conference- TODL Technologies of Daily Life in Ancient Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">Technologies of Daily Life in Ancient Greece SPHS Regional (TODL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Swansea, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915703v1</w:t>
+                <w:t xml:space="preserve">hal-04036413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2451,51 +2451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E00900CA"/>
+    <w:nsid w:val="4F5112C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2682,51 +2682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-morin-hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5283-3512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178768324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305913616" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000424770843" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morin - Hamon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chanson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fizaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Locatelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E.J. Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hamon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-morin-hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5283-3512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178768324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305913616" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000424770843" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morin - Hamon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chanson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fizaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Locatelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E.J. Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hamon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>