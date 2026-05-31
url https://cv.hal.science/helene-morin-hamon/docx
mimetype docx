--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">305913616</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=LU0EeL0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000424770843</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -249,378 +270,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices et traces… la mémoire des gestes Pour une lecture indiciaire du milieu souterrain minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Călin Gabriel Tămaş. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Éditions, pp.267-274, 2023, 978-2-35613-537-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ressources et des hommes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’avenir des Mille Étangs. Une ambition à la hauteur de son exception.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Terre en Vues, pp.134-161, 2021, 978-2-916935-46-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche (PCR) Mines et minerais de fer en Haute Marne. Étude diachronique des vestiges d’exploitation minière et de préparation mécanique des minerais de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction Régionale des Affaires Culturelles, Champagne-Ardenne. Service Régional de l’archéologie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Champagne-Ardenne : 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la culture et de la communication, Direction de l'architecture et du patrimoine, Service de la connaissance, de la conservation et de la création, Sous-direction de l'archéologie, pp.190-194, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des activités minières et métallurgiques dans le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actilia Multimedia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4000 ans d'histoire des mines, l'exemple de la région Provence, Alpes, Côte d'Azur. Mélanges J.-P. Jacob (Direction scientifique : H. Barge)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actilia Multimedia, pp.223-235, 2006, 2-915097-07-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -630,734 +651,734 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 years later…. a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Louguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque international Cuvier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum Histoire naturelle et Ville de Montbéliard, Oct 2022, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de minéralurgie des minerais de fer d'altération XVIIe -XIXe siècle. Empreintes dans les paysages et approche spatiale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Techniques et fabrications de la faïence en Haute-Saône. La fabrique de Granges-le-Bourg (XVIIIe - XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis E. J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indices et Traces, la mémoire des gestes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.75-93</w:t>
+              <w:t xml:space="preserve">Techniques et fabrications de la faïence en Haute-Saône. La fabrique de Granges-le-Bourg (XVIIIe - XIXe siècles).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Vesoul, France. pp. 109-136 - ISBN 978-2-8670-026-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850113v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques et fabrications de la faïence en Haute-Saône. La fabrique de Granges-le-Bourg (XVIIIe - XIXe siècles)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les ateliers de minéralurgie des minerais de fer d'altération XVIIe -XIXe siècle. Empreintes dans les paysages et approche spatiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et fabrications de la faïence en Haute-Saône. La fabrique de Granges-le-Bourg (XVIIIe - XIXe siècles).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Vesoul, France. pp. 109-136 - ISBN 978-2-8670-026-9</w:t>
+              <w:t xml:space="preserve">Indices et Traces, la mémoire des gestes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.75-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812953v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massif vosgien. Il y a 4000 ans… Les premiers mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 584, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review - Metal casting as it was done 4000 years ago: Experimenting gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The crucible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la cinérite pour le façonnage de microlithes au Mésolithique ancien dans les Vosges méridionales : le site de Fougerolles (Haute-Saône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Fizaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (189), pp.319-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tuilerie faïencerie de Granges-le-Bourg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société d'Emulation de Montbéliard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 134 - 2011, p. 221 - 266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1367,278 +1388,278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decorative strips on Ancient Greek garments… Between fashion and weaving technology</w:t>
+                <w:t xml:space="preserve">Casting a bronze sword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Society for the Promotion of Hellenic Studies (SPHS) Regional Conference- TODL Technologies of Daily Life in Ancient Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">Technologies of Daily Life in Ancient Greece SPHS Regional (TODL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Swansea, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915703v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casting a bronze sword</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Decorative strips on Ancient Greek garments… Between fashion and weaving technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies of Daily Life in Ancient Greece SPHS Regional (TODL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Swansea, United Kingdom. </w:t>
+              <w:t xml:space="preserve">The Society for the Promotion of Hellenic Studies (SPHS) Regional Conference- TODL Technologies of Daily Life in Ancient Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036413v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mine claire. Des paysages, des techniques et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Méridiennes, 2013, 978-2-912025-92-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1648,742 +1669,742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA FAÏENCERIE DE GRANGES-LE-BOURG (HAUTE-SAÔNE) … UNE USINE AUX CHAMPS - RAPPORT DE FOUILLES / CATALOGUE – CORPUS DES FORMES</w:t>
+                <w:t xml:space="preserve">Inventaire, détermination, interprétation et étude du mobilier archéologique mis au jour dans le puits d'eau salée de &amp;quot; la Salaou &amp;quot; à Tartonne, Alpes-de-Haute-Provence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy). 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Locatelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04872179v1</w:t>
+                <w:t xml:space="preserve">hal-00795375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVENTAIRE, DÉTERMINATION, INTERPRÉTATION ET ÉTUDE DU MOBILIER ARCHÉOLOGIQUE MIS AU JOUR DANS LE PUITS D’EAU SALÉE DE « LA SALAOU » À TARTONNE, ALPES DE HAUTE-PROVENCE. (146 PIÈCES REPRÉSENTATIVES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LA FAÏENCERIE DE GRANGES-LE-BOURG (HAUTE-SAÔNE) … UNE USINE AUX CHAMPS - RAPPORT DE FOUILLES / CATALOGUE – CORPUS DES FORMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ERMINA – EQUIPE INTERDISCIPLINAIRE D’ÉTUDES ET DE RECHERCHES ARCHÉOLOGIQUES SUR LES MINES ANCIENNES ET LE PATRIMOINE INDUSTRIEL; LABORATOIRE D’EXPERTISE DU BOIS ET DE DATATION PAR DENDROCHRONOLOGIE (LEB2d); Service Régional de l'Archéologie de Provence, Alpes, Côte d'Azur. 2010</w:t>
+              <w:t xml:space="preserve">DRAC Service Régional de l'Archéologie de Franche-Comté; ERMINA - Équipe Interdisciplinaire d’Études et de Recherches archéologiques sur les Mines Anciennes et le Patrimoine Industriel; LEB2d - Laboratoire d'Expertise du Bois et de Datation par Dendrochronologie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878308v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire, détermination, interprétation et étude du mobilier archéologique mis au jour dans le puits d'eau salée de &amp;quot; la Salaou &amp;quot; à Tartonne, Alpes-de-Haute-Provence.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">INVENTAIRE, DÉTERMINATION, INTERPRÉTATION ET ÉTUDE DU MOBILIER ARCHÉOLOGIQUE MIS AU JOUR DANS LE PUITS D’EAU SALÉE DE « LA SALAOU » À TARTONNE, ALPES DE HAUTE-PROVENCE. (146 PIÈCES REPRÉSENTATIVES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy). 2010</w:t>
+              <w:t xml:space="preserve">ERMINA – EQUIPE INTERDISCIPLINAIRE D’ÉTUDES ET DE RECHERCHES ARCHÉOLOGIQUES SUR LES MINES ANCIENNES ET LE PATRIMOINE INDUSTRIEL; LABORATOIRE D’EXPERTISE DU BOIS ET DE DATATION PAR DENDROCHRONOLOGIE (LEB2d); Service Régional de l'Archéologie de Provence, Alpes, Côte d'Azur. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00795375v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faïencerie de Granges-le-Bourg (Haute-Saône), une usine aux champs. Catalogue, corpus des formes. Inventaire raisonné.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La faïencerie de Granges-le-Bourg (Haute-Saône), une usine aux champs. Catalogue, corpus des formes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis E.J. Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00816647v1</w:t>
+                <w:t xml:space="preserve">hal-00812988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faïencerie de Granges-le-Bourg (Haute-Saône), une usine aux champs. Catalogue, corpus des formes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La faïencerie de Granges-le-Bourg (Haute-Saône), une usine aux champs. Catalogue, corpus des formes. Inventaire raisonné.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Morin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis E.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812988v1</w:t>
+                <w:t xml:space="preserve">hal-00816647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines, Minéralurgie, métallurgie du fer dans les Grands Causses (Département du Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis E.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines, Minéralurgie, métallurgie du fer dans les Grands Causses (Département du Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis E.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préinventaire des anciennes mines polymétalliques du Warndt - Département de la Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morin - Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction Régionale des Affaires Culturelles de Lorraine. Service Régional de l'Archéologie. 1983, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2451,51 +2472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F5112C8"/>
+    <w:nsid w:val="9ABA4224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2682,51 +2703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-morin-hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5283-3512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178768324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305913616" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000424770843" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morin - Hamon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chanson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fizaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Locatelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E.J. Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hamon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-morin-hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5283-3512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178768324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305913616" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LU0EeL0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000424770843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morin - Hamon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.30" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chanson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fizaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Locatelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E.J. Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hamon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>