--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene MORLON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative global-scale association between genetic diversity and speciation rates in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Afonso Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nogués-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Upham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1796. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56820-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of macroevolutionary species fitness explains the rise and fall of clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02873-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archived natural DNA samplers reveal four decades of biodiversity change across the tree of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Stothut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.1873-1884. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02812-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolutionary origin and localized diversity hotspots of mammalian coronaviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zhukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.03.09.531875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04361660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Insights into Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Barido-Sottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-102722-020508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing cophylogenetic signal from phylogenetic congruence clarifies the interplay between evolutionary history and species interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syae013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation completion rates have limited impact on macroevolutionary diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, A mathematical theory of evolution’: phylogenetic models dating back 100 years’, 380 (1919), pp.20230317. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroevolution of the plant–hummingbird pollination system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannfred M A Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Ogutcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Abrahamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.13094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling mutualistic and antagonistic ecological networks apart by learning their multiscale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (6), pp.1113-1128. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbalanced speciation pulses sustain the radiation of mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 384 (6699), pp.1007-1012. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited ecological opportunity influences the tempo of morphological evolution in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sheard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.12.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ClaDS rate-heterogeneous birth–death prior for full phylogenetic inference in BEAST2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Barido-Sottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (5), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning from Phylogenies for Diversification Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Voznica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (6), pp.1262-1279. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syad044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The build-up of the present-day tropical diversity of tetrapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Landis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Jetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (20), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2220672120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a genetic theory of island biogeography: Inferring processes from multidimensional community‐scale data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Overcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aguilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.4 - 23. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04270149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic comparative approach reveals evolutionary conservatism, ancestral composition, and integration of vertebrate gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Comparative Approach Reveals Evolutionary Conservatism, Ancestral Composition, and Integration of Vertebrate Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (7), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring congruent diversification histories with flexibility and parsimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (12), pp.2931-2941. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.07.26.550618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the ecological and evolutionary determinants of community genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Overcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Noguerales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Meramveliotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating clade‐specific diversification rates and palaeodiversity dynamics from reconstructed phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.2575-2591. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing different computational approaches for detecting long‐term vertical transmission in host‐associated microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez‐lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do closely related species interact with similar partners? Testing for phylogenetic signal in bipartite interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Martos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e59. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing diversification dynamics using barcoding data: the case of an obligate mycorrhizal symbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Öpik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Afonso Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc- André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying speciation and extinction dynamics from phylogenies: addressing identifiability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.497-506. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global integration of biodiversity big data: a harmonized metabarcode data generation module for terrestrial arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Bohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dewaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Economo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giac065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited Evidence for Microbial Transmission in the Phylosymbiosis between Hawaiian Spiders and Their Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Krehenwinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary G Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01104-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing different computational approaches for detecting long‐term vertical transmission in host‐associated microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective and harmonized high throughput barcoding of insular arthropod biodiversity: Toward a Genomic Observatories Network for islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Emerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Convey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dewaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and specialization of mycorrhizal networks in phylogenetically diverse tropical communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Petrolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Strullu-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-022-00434-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global drivers of eukaryotic plankton biogeography in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Iudicone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 374 (6567), pp.594-599. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abb3717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic fingerprinting of tempo and functions of horizontal gene transfer within ochrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Audren de Kerdrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Mccallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2009974118/-/DCSupplemental⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03969507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting high‐throughput biodiversity inventories: Opportunities for a site‐based genomic framework for global integration and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bidartondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Bohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.1120-1135. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Estimation of Species-Specific Diversification Rates Using Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syab055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempo and mode of morphological evolution are decoupled from latitude in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sheard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (8), pp.e3001270. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3001270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual‐based model for the eco‐evolutionary emergence of bipartite interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (11), pp.1623-1634. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Inference of Punctuated Molecular Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3308-3323. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Phylogenetic Regressions for Multivariate Comparative Data: Illustration with the MANOVA and Application to the Effect of Diet on Mandible Morphology in Phyllostomid Bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (5), pp.927-943. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syaa010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheating in arbuscular mycorrhizal mutualism: a network and phylogenetic analysis of mycoheterotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez‐lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐andré Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Öpik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Martos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 226 (6), pp.1822-1835. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Technical Comment 'A cautionary note for users of linear diversification dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1172-1174. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity hotspots: Coldspots of speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370 (6522), pp.1268-1269. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abf0830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of competition during evolutionary radiations: an integrated model of phenotypic and species diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Comparing Phylogenetic Trait Data from Their Normalized Laplacian Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syz061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing heterogeneity: coalescing the Tree of Life and the future of phylogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine D Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Bartoszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozes P K Blom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.e6399. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the causes of diversification slowdowns: temperature‐dependent and diversity‐dependent models receive equivalent support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (11), pp.1900-1912. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which frugivory‐related traits facilitated historical long‐distance dispersal in the custard apple family (Annonaceae)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske Onstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniel Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Chatrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (8), pp.1874-1888. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing symbiont inheritance during host–microbiota evolution: Application to the great apes gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez‐lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Penalized Likelihood Framework for High-Dimensional Phylogenetic Comparative Methods and an Application to New-World Monkeys Brain Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syy045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Diversity Through Time using Molecular Phylogenies: Old and Species-Poor Frog Families are the Remnants of a Diverse Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D S Moen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd L. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syz057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which frugivory‐related traits facilitated historical long‐distance dispersal in the custard apple family (Annonaceae) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske E Onstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniel Daniel Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars W Chatrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (8), pp.1874-1888. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model with many small shifts for estimating species-specific diversification rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1086-1092. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-0908-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clade-specific diversification dynamics of marine diatoms since the Jurassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.1715-1723. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0691-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Environment-Dependent Diversification From Phylogenies: A Simulation Study and Some Empirical Illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.576-593. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syx095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking the Code of Biodiversity Responses to Past Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Nogues-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.765-776. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting impacts of competition on ecological and social trait evolution in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison J Shultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.e2003563. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2003563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying comparative phylogenetic framework including traits coevolving across interacting lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the Andes: multiple independent colonizations drive montane diversity in the Neotropical clearwing butterflies Godyridina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith R Willmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Lisa De-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (22), pp.5765-5784. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated body size evolution during cold climatic periods in the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.4183 - 4188. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1606868114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenies support out-of-equilibrium models of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.347-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands as model systems in ecology and evolution: prospects fifty years after MacArthur-Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simberloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ricklefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aguilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.200-217. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal is a major driver of the latitudinal diversity gradient of Carnivora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champak Beeravolu Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (9), pp.1059 - 1071. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPANDA : an R package for macroevolutionary analyses on phylogenetic trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.589-597. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconstructed tree in the lineage-based model of protracted speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rampal S. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1-2), pp.367-397. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-014-0767-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and diversification of living cycads: a cautionary tale on the impact of the branching process prior in Bayesian molecular dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie S. Nagalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0347-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of trophic similarity on community composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kéfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Novotny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (12), pp.1495 - 1506. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Speciation and Reduced Extinction in the Tropics Contribute to the Mammalian Latitudinal Diversity Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.e1001775. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the duration of speciation from phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (8), pp.2430-2440. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling down of seasonal migrants promotes bird diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knud Andreas Jønsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1784), pp.20140473. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthetic indicators to assess community resilience and restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phylogenies in conservation: new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Cadotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.692-694. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2011.1024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling molecular phylogenies with the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd L Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua B Plotkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108, pp.16327 - 16332. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1102543108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for the distance-decay of similarity in ecological communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chuyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Condit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hubbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.904 - 917. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2008.01202.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Extinction Rates: Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.348-365, 2024, 9780323984348. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-822562-2.00114-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, scénarisation et aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benzada Jouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Camproux-Duffrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective, droit, écologie &amp; économie de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.49-57, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Occurrence Birth-Death Diffusion Process: Unraveling Diversification Histories with Fossils and Heterogeneous Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Networks for Likelihood-Free Inference in Diversification Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Lajaaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Voznica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise, decline and fall of clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coming of age for COI metabarcoding of whole organism community DNA: towards bioinformatic harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andujar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Meramveliotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noguerales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Overcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconstructed tree in the lineage-based model of protracted speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rampal S. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de prise en charge du sélénite – Se(IV)- chez l’algue verte unicellulaire Chlamydomonas reinhardtii. Bioaccumulation et effets induits sur la croissance et l’ultrastructure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de Bordeaux 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005BOR12968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04483481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene MORLON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative global-scale association between genetic diversity and speciation rates in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Afonso Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nogués-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Upham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1796. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56820-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of macroevolutionary species fitness explains the rise and fall of clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02873-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archived natural DNA samplers reveal four decades of biodiversity change across the tree of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Stothut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.1873-1884. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02812-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolutionary origin and localized diversity hotspots of mammalian coronaviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zhukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.03.09.531875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04361660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Insights into Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Barido-Sottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-102722-020508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing cophylogenetic signal from phylogenetic congruence clarifies the interplay between evolutionary history and species interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syae013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling mutualistic and antagonistic ecological networks apart by learning their multiscale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (6), pp.1113-1128. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroevolution of the plant–hummingbird pollination system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannfred M A Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Ogutcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Abrahamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.13094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation completion rates have limited impact on macroevolutionary diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, A mathematical theory of evolution’: phylogenetic models dating back 100 years’, 380 (1919), pp.20230317. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited ecological opportunity influences the tempo of morphological evolution in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sheard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.12.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbalanced speciation pulses sustain the radiation of mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 384 (6699), pp.1007-1012. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning from Phylogenies for Diversification Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Voznica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (6), pp.1262-1279. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syad044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The build-up of the present-day tropical diversity of tetrapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Landis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Jetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (20), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2220672120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic comparative approach reveals evolutionary conservatism, ancestral composition, and integration of vertebrate gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Comparative Approach Reveals Evolutionary Conservatism, Ancestral Composition, and Integration of Vertebrate Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (7), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a genetic theory of island biogeography: Inferring processes from multidimensional community‐scale data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Overcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aguilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.4 - 23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04270149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring congruent diversification histories with flexibility and parsimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (12), pp.2931-2941. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.07.26.550618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the ecological and evolutionary determinants of community genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Overcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Noguerales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Meramveliotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating clade‐specific diversification rates and palaeodiversity dynamics from reconstructed phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.2575-2591. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing different computational approaches for detecting long‐term vertical transmission in host‐associated microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez‐lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ClaDS rate-heterogeneous birth–death prior for full phylogenetic inference in BEAST2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Barido-Sottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (5), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying speciation and extinction dynamics from phylogenies: addressing identifiability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.497-506. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global integration of biodiversity big data: a harmonized metabarcode data generation module for terrestrial arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Bohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dewaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Economo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giac065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited Evidence for Microbial Transmission in the Phylosymbiosis between Hawaiian Spiders and Their Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Krehenwinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary G Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01104-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do closely related species interact with similar partners? Testing for phylogenetic signal in bipartite interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Martos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e59. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing diversification dynamics using barcoding data: the case of an obligate mycorrhizal symbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Öpik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Afonso Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc- André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing different computational approaches for detecting long‐term vertical transmission in host‐associated microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective and harmonized high throughput barcoding of insular arthropod biodiversity: Toward a Genomic Observatories Network for islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Emerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Convey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dewaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and specialization of mycorrhizal networks in phylogenetically diverse tropical communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Petrolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Strullu-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-022-00434-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic fingerprinting of tempo and functions of horizontal gene transfer within ochrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Audren de Kerdrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Mccallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2009974118/-/DCSupplemental⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03969507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting high‐throughput biodiversity inventories: Opportunities for a site‐based genomic framework for global integration and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bidartondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Bohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.1120-1135. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Estimation of Species-Specific Diversification Rates Using Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syab055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempo and mode of morphological evolution are decoupled from latitude in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sheard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (8), pp.e3001270. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3001270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global drivers of eukaryotic plankton biogeography in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Iudicone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 374 (6567), pp.594-599. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abb3717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual‐based model for the eco‐evolutionary emergence of bipartite interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (11), pp.1623-1634. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Phylogenetic Regressions for Multivariate Comparative Data: Illustration with the MANOVA and Application to the Effect of Diet on Mandible Morphology in Phyllostomid Bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (5), pp.927-943. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syaa010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Inference of Punctuated Molecular Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3308-3323. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheating in arbuscular mycorrhizal mutualism: a network and phylogenetic analysis of mycoheterotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez‐lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐andré Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Öpik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Martos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 226 (6), pp.1822-1835. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Technical Comment 'A cautionary note for users of linear diversification dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1172-1174. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity hotspots: Coldspots of speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370 (6522), pp.1268-1269. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abf0830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Comparing Phylogenetic Trait Data from Their Normalized Laplacian Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syz061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the causes of diversification slowdowns: temperature‐dependent and diversity‐dependent models receive equivalent support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (11), pp.1900-1912. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing heterogeneity: coalescing the Tree of Life and the future of phylogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine D Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Bartoszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozes P K Blom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.e6399. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which frugivory‐related traits facilitated historical long‐distance dispersal in the custard apple family (Annonaceae)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske Onstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniel Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Chatrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (8), pp.1874-1888. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing symbiont inheritance during host–microbiota evolution: Application to the great apes gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez‐lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Penalized Likelihood Framework for High-Dimensional Phylogenetic Comparative Methods and an Application to New-World Monkeys Brain Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syy045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Diversity Through Time using Molecular Phylogenies: Old and Species-Poor Frog Families are the Remnants of a Diverse Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D S Moen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd L. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syz057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which frugivory‐related traits facilitated historical long‐distance dispersal in the custard apple family (Annonaceae) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske E Onstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniel Daniel Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars W Chatrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (8), pp.1874-1888. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model with many small shifts for estimating species-specific diversification rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1086-1092. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-0908-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of competition during evolutionary radiations: an integrated model of phenotypic and species diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clade-specific diversification dynamics of marine diatoms since the Jurassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.1715-1723. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0691-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Environment-Dependent Diversification From Phylogenies: A Simulation Study and Some Empirical Illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.576-593. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syx095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking the Code of Biodiversity Responses to Past Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Nogues-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.765-776. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting impacts of competition on ecological and social trait evolution in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison J Shultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.e2003563. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2003563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying comparative phylogenetic framework including traits coevolving across interacting lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the Andes: multiple independent colonizations drive montane diversity in the Neotropical clearwing butterflies Godyridina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith R Willmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Lisa De-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (22), pp.5765-5784. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated body size evolution during cold climatic periods in the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.4183 - 4188. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1606868114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands as model systems in ecology and evolution: prospects fifty years after MacArthur-Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simberloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ricklefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aguilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.200-217. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconstructed tree in the lineage-based model of protracted speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rampal S. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1-2), pp.367-397. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-014-0767-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPANDA : an R package for macroevolutionary analyses on phylogenetic trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.589-597. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal is a major driver of the latitudinal diversity gradient of Carnivora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champak Beeravolu Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (9), pp.1059 - 1071. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and diversification of living cycads: a cautionary tale on the impact of the branching process prior in Bayesian molecular dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie S. Nagalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0347-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenies support out-of-equilibrium models of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.347-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of trophic similarity on community composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kéfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Novotny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (12), pp.1495 - 1506. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the duration of speciation from phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (8), pp.2430-2440. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Speciation and Reduced Extinction in the Tropics Contribute to the Mammalian Latitudinal Diversity Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.e1001775. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling down of seasonal migrants promotes bird diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knud Andreas Jønsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1784), pp.20140473. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthetic indicators to assess community resilience and restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phylogenies in conservation: new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Cadotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.692-694. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2011.1024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling molecular phylogenies with the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd L Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua B Plotkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108, pp.16327 - 16332. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1102543108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for the distance-decay of similarity in ecological communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chuyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Condit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hubbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.904 - 917. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2008.01202.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Extinction Rates: Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.348-365, 2024, 9780323984348. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-822562-2.00114-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, scénarisation et aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benzada Jouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Camproux-Duffrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective, droit, écologie &amp; économie de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.49-57, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Networks for Likelihood-Free Inference in Diversification Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Lajaaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Voznica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise, decline and fall of clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Occurrence Birth-Death Diffusion Process: Unraveling Diversification Histories with Fossils and Heterogeneous Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coming of age for COI metabarcoding of whole organism community DNA: towards bioinformatic harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andujar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Meramveliotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noguerales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Overcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconstructed tree in the lineage-based model of protracted speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rampal S. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de prise en charge du sélénite – Se(IV)- chez l’algue verte unicellulaire Chlamydomonas reinhardtii. Bioaccumulation et effets induits sur la croissance et l’ultrastructure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de Bordeaux 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005BOR12968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04483481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Afonso Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maliet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Aristide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nogu&#233;s-Bravo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Upham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56820-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Quintero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Silvestro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02873-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Junk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perez-Lamarque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stothut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02812-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04361660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.09.531875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Barido-Sottani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-102722-020508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04507008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syae013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728750v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0317" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barreto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannfred M A Boehm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Ogutcen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Abrahamczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14328" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866088v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj2793" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Drury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Tobias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sheard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.12.055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Voznica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Landis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jetz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220672120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04270149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Overcast" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo And&#250;jar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13604" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04133633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sommeria-Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Duret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad144" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.26.550618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Noguerales" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Meramveliotakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16958" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mazet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Fabre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14195" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perez&#8208;lamarque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16681" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.179" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03650682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja &#214;pik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc- Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16478" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.02.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873057v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Bohmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dewaard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Economo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03544270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Krehenwinkel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary G Gillespie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01104-21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Emerson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Borges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16683" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Petrolli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00434-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453705v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3717" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Mccallum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009974118/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bidartondo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coissac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15797" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001270" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13592" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089352v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manceau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa144" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02505243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16474" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13513" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0830" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13385" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407709v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewitus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz061" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Bravo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D Bacon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bartoszek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozes P K Blom" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6399" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13382" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04391193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske Onstein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Chatrou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couvreur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13552" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02280964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13063" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408141v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy045" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Billaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Moen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L. Parsons" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz057" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske E Onstein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Daniel Kissling" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars W Chatrou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408107v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0908-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Malviya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0691-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408778v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx095" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Nogues-Bravo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orsini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Boer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.07.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408841v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Burns" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Mason" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison J Shultz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003563" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914346v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw115" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R Willmott" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De-Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Freitas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13773" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721200v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1606868114" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176247v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morlon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Warren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simberloff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ricklefs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Condamine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12398" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638668v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Beeravolu Reddy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12354" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F78D033E4E070DC64FADA8D2F33BBB28563B01AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048202v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12526" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rampal S. Etienne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0767-x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036369v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S. Nagalingum" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R Marshall" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0347-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Martinez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Novotny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12356" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZNW491H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342093v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001775" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108686v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Etienne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12433" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035562v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Andreas J&#248;nsson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0473" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328677v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LNB6QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598059v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rolland" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Cadotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davies" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.1024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721203v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L Parsons" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B Plotkin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102543108" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721206v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chuyong" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hubbell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenfack" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2008.01202.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-822562-2.00114-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ragot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benzada Jouira" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376845v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412814v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Lajaaiti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Pichler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creedy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Andujar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noguerales" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04483481v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005BOR12968" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Afonso Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maliet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Aristide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nogu&#233;s-Bravo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Upham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56820-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Quintero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Silvestro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02873-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Junk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perez-Lamarque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stothut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02812-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04361660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.09.531875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Barido-Sottani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-102722-020508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04507008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syae013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Goff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14328" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barreto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannfred M A Boehm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Ogutcen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Abrahamczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728750v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0317" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Drury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Tobias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sheard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.12.055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866088v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj2793" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Voznica" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Landis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jetz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220672120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04133633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sommeria-Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Duret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad144" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04270149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Overcast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo And&#250;jar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13604" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.26.550618" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Noguerales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Meramveliotakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16958" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mazet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Fabre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14195" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perez&#8208;lamarque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16681" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.02.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Bohmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dewaard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Economo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03544270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Krehenwinkel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary G Gillespie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01104-21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.179" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03650682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja &#214;pik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc- Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16478" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Emerson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Borges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16683" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Petrolli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00434-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Mccallum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009974118/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bidartondo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coissac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001270" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3717" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13592" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02505243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089352v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manceau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa144" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16474" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13513" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0830" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewitus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz061" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323724v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13382" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Bravo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D Bacon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bartoszek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozes P K Blom" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6399" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04391193v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske Onstein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Chatrou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couvreur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13552" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02280964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13063" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408141v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Billaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Moen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L. Parsons" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz057" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske E Onstein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Daniel Kissling" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars W Chatrou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408107v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0908-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13385" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Malviya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0691-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408778v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx095" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Nogues-Bravo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orsini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Boer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.07.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408841v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Burns" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Mason" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison J Shultz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003563" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914346v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw115" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R Willmott" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De-Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Freitas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13773" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721200v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1606868114" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Warren" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simberloff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ricklefs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Condamine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12398" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122781v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rampal S. Etienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0767-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048202v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12526" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638668v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Beeravolu Reddy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12354" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F78D033E4E070DC64FADA8D2F33BBB28563B01AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S. Nagalingum" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R Marshall" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0347-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morlon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Martinez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Novotny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12356" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZNW491H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108686v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Etienne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12433" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001775" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035562v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Andreas J&#248;nsson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0473" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328677v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LNB6QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598059v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rolland" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Cadotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davies" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.1024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721203v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L Parsons" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B Plotkin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102543108" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721206v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chuyong" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hubbell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenfack" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2008.01202.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-822562-2.00114-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ragot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benzada Jouira" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412814v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Lajaaiti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Pichler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376845v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creedy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Andujar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noguerales" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04483481v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005BOR12968" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>