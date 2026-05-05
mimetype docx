--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene MORLON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative global-scale association between genetic diversity and speciation rates in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Afonso Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nogués-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Upham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1796. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56820-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of macroevolutionary species fitness explains the rise and fall of clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02873-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archived natural DNA samplers reveal four decades of biodiversity change across the tree of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Stothut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.1873-1884. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02812-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolutionary origin and localized diversity hotspots of mammalian coronaviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zhukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.03.09.531875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04361660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Insights into Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Barido-Sottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-102722-020508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing cophylogenetic signal from phylogenetic congruence clarifies the interplay between evolutionary history and species interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syae013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling mutualistic and antagonistic ecological networks apart by learning their multiscale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (6), pp.1113-1128. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroevolution of the plant–hummingbird pollination system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannfred M A Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Ogutcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Abrahamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.13094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation completion rates have limited impact on macroevolutionary diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, A mathematical theory of evolution’: phylogenetic models dating back 100 years’, 380 (1919), pp.20230317. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited ecological opportunity influences the tempo of morphological evolution in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sheard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.12.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbalanced speciation pulses sustain the radiation of mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 384 (6699), pp.1007-1012. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning from Phylogenies for Diversification Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Voznica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (6), pp.1262-1279. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syad044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The build-up of the present-day tropical diversity of tetrapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Landis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Jetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (20), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2220672120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic comparative approach reveals evolutionary conservatism, ancestral composition, and integration of vertebrate gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Comparative Approach Reveals Evolutionary Conservatism, Ancestral Composition, and Integration of Vertebrate Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (7), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a genetic theory of island biogeography: Inferring processes from multidimensional community‐scale data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Overcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aguilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.4 - 23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04270149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring congruent diversification histories with flexibility and parsimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (12), pp.2931-2941. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.07.26.550618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the ecological and evolutionary determinants of community genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Overcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Noguerales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Meramveliotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating clade‐specific diversification rates and palaeodiversity dynamics from reconstructed phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.2575-2591. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing different computational approaches for detecting long‐term vertical transmission in host‐associated microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez‐lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ClaDS rate-heterogeneous birth–death prior for full phylogenetic inference in BEAST2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Barido-Sottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (5), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying speciation and extinction dynamics from phylogenies: addressing identifiability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.497-506. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global integration of biodiversity big data: a harmonized metabarcode data generation module for terrestrial arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Bohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dewaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Economo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giac065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited Evidence for Microbial Transmission in the Phylosymbiosis between Hawaiian Spiders and Their Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Krehenwinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary G Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01104-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do closely related species interact with similar partners? Testing for phylogenetic signal in bipartite interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Martos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e59. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing diversification dynamics using barcoding data: the case of an obligate mycorrhizal symbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Öpik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Afonso Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc- André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing different computational approaches for detecting long‐term vertical transmission in host‐associated microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective and harmonized high throughput barcoding of insular arthropod biodiversity: Toward a Genomic Observatories Network for islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Emerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Convey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dewaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and specialization of mycorrhizal networks in phylogenetically diverse tropical communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Petrolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Strullu-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-022-00434-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic fingerprinting of tempo and functions of horizontal gene transfer within ochrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Audren de Kerdrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Mccallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2009974118/-/DCSupplemental⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03969507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting high‐throughput biodiversity inventories: Opportunities for a site‐based genomic framework for global integration and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bidartondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Bohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.1120-1135. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Estimation of Species-Specific Diversification Rates Using Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syab055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempo and mode of morphological evolution are decoupled from latitude in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sheard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (8), pp.e3001270. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3001270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global drivers of eukaryotic plankton biogeography in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Iudicone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 374 (6567), pp.594-599. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abb3717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual‐based model for the eco‐evolutionary emergence of bipartite interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (11), pp.1623-1634. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Phylogenetic Regressions for Multivariate Comparative Data: Illustration with the MANOVA and Application to the Effect of Diet on Mandible Morphology in Phyllostomid Bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (5), pp.927-943. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syaa010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Inference of Punctuated Molecular Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3308-3323. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheating in arbuscular mycorrhizal mutualism: a network and phylogenetic analysis of mycoheterotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez‐lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐andré Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Öpik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Martos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 226 (6), pp.1822-1835. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Technical Comment 'A cautionary note for users of linear diversification dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1172-1174. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity hotspots: Coldspots of speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370 (6522), pp.1268-1269. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abf0830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Comparing Phylogenetic Trait Data from Their Normalized Laplacian Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syz061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the causes of diversification slowdowns: temperature‐dependent and diversity‐dependent models receive equivalent support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (11), pp.1900-1912. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing heterogeneity: coalescing the Tree of Life and the future of phylogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine D Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Bartoszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozes P K Blom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.e6399. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which frugivory‐related traits facilitated historical long‐distance dispersal in the custard apple family (Annonaceae)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske Onstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniel Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Chatrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (8), pp.1874-1888. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing symbiont inheritance during host–microbiota evolution: Application to the great apes gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez‐lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Penalized Likelihood Framework for High-Dimensional Phylogenetic Comparative Methods and an Application to New-World Monkeys Brain Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syy045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Diversity Through Time using Molecular Phylogenies: Old and Species-Poor Frog Families are the Remnants of a Diverse Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D S Moen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd L. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syz057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which frugivory‐related traits facilitated historical long‐distance dispersal in the custard apple family (Annonaceae) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske E Onstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniel Daniel Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars W Chatrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (8), pp.1874-1888. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model with many small shifts for estimating species-specific diversification rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1086-1092. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-0908-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of competition during evolutionary radiations: an integrated model of phenotypic and species diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clade-specific diversification dynamics of marine diatoms since the Jurassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.1715-1723. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0691-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Environment-Dependent Diversification From Phylogenies: A Simulation Study and Some Empirical Illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.576-593. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syx095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking the Code of Biodiversity Responses to Past Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Nogues-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.765-776. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting impacts of competition on ecological and social trait evolution in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison J Shultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.e2003563. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2003563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying comparative phylogenetic framework including traits coevolving across interacting lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the Andes: multiple independent colonizations drive montane diversity in the Neotropical clearwing butterflies Godyridina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith R Willmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Lisa De-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (22), pp.5765-5784. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated body size evolution during cold climatic periods in the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.4183 - 4188. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1606868114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands as model systems in ecology and evolution: prospects fifty years after MacArthur-Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simberloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ricklefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aguilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.200-217. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconstructed tree in the lineage-based model of protracted speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rampal S. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1-2), pp.367-397. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-014-0767-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPANDA : an R package for macroevolutionary analyses on phylogenetic trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.589-597. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal is a major driver of the latitudinal diversity gradient of Carnivora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champak Beeravolu Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (9), pp.1059 - 1071. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and diversification of living cycads: a cautionary tale on the impact of the branching process prior in Bayesian molecular dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie S. Nagalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0347-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenies support out-of-equilibrium models of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.347-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of trophic similarity on community composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kéfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Novotny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (12), pp.1495 - 1506. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the duration of speciation from phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (8), pp.2430-2440. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Speciation and Reduced Extinction in the Tropics Contribute to the Mammalian Latitudinal Diversity Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.e1001775. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling down of seasonal migrants promotes bird diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knud Andreas Jønsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1784), pp.20140473. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthetic indicators to assess community resilience and restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phylogenies in conservation: new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Cadotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.692-694. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2011.1024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling molecular phylogenies with the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd L Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua B Plotkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108, pp.16327 - 16332. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1102543108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for the distance-decay of similarity in ecological communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chuyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Condit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hubbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.904 - 917. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2008.01202.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Extinction Rates: Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.348-365, 2024, 9780323984348. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-822562-2.00114-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, scénarisation et aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benzada Jouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Camproux-Duffrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective, droit, écologie &amp; économie de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.49-57, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Networks for Likelihood-Free Inference in Diversification Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Lajaaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Voznica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise, decline and fall of clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Occurrence Birth-Death Diffusion Process: Unraveling Diversification Histories with Fossils and Heterogeneous Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coming of age for COI metabarcoding of whole organism community DNA: towards bioinformatic harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andujar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Meramveliotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noguerales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Overcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconstructed tree in the lineage-based model of protracted speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rampal S. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de prise en charge du sélénite – Se(IV)- chez l’algue verte unicellulaire Chlamydomonas reinhardtii. Bioaccumulation et effets induits sur la croissance et l’ultrastructure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de Bordeaux 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005BOR12968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04483481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene MORLON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of macroevolutionary species fitness explains the rise and fall of clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02873-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative global-scale association between genetic diversity and speciation rates in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Afonso Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nogués-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Upham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1796. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56820-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archived natural DNA samplers reveal four decades of biodiversity change across the tree of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Stothut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.1873-1884. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02812-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation completion rates have limited impact on macroevolutionary diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, A mathematical theory of evolution’: phylogenetic models dating back 100 years’, 380 (1919), pp.20230317. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroevolution of the plant–hummingbird pollination system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannfred M A Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Ogutcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Abrahamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.13094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling mutualistic and antagonistic ecological networks apart by learning their multiscale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (6), pp.1113-1128. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolutionary origin and localized diversity hotspots of mammalian coronaviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zhukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.03.09.531875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04361660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Insights into Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Barido-Sottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-102722-020508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing cophylogenetic signal from phylogenetic congruence clarifies the interplay between evolutionary history and species interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syae013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbalanced speciation pulses sustain the radiation of mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 384 (6699), pp.1007-1012. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited ecological opportunity influences the tempo of morphological evolution in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sheard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.12.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring congruent diversification histories with flexibility and parsimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (12), pp.2931-2941. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.07.26.550618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning from Phylogenies for Diversification Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Voznica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (6), pp.1262-1279. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syad044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The build-up of the present-day tropical diversity of tetrapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Landis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Jetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (20), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2220672120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic comparative approach reveals evolutionary conservatism, ancestral composition, and integration of vertebrate gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Comparative Approach Reveals Evolutionary Conservatism, Ancestral Composition, and Integration of Vertebrate Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (7), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a genetic theory of island biogeography: Inferring processes from multidimensional community‐scale data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Overcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aguilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.4 - 23. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04270149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the ecological and evolutionary determinants of community genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Overcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Noguerales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Meramveliotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating clade‐specific diversification rates and palaeodiversity dynamics from reconstructed phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.2575-2591. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing different computational approaches for detecting long‐term vertical transmission in host‐associated microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez‐lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ClaDS rate-heterogeneous birth–death prior for full phylogenetic inference in BEAST2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Barido-Sottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (5), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do closely related species interact with similar partners? Testing for phylogenetic signal in bipartite interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Martos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e59. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing diversification dynamics using barcoding data: the case of an obligate mycorrhizal symbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Öpik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Afonso Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc- André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying speciation and extinction dynamics from phylogenies: addressing identifiability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.497-506. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global integration of biodiversity big data: a harmonized metabarcode data generation module for terrestrial arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Bohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dewaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Economo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giac065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited Evidence for Microbial Transmission in the Phylosymbiosis between Hawaiian Spiders and Their Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Krehenwinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary G Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01104-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing different computational approaches for detecting long‐term vertical transmission in host‐associated microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective and harmonized high throughput barcoding of insular arthropod biodiversity: Toward a Genomic Observatories Network for islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Emerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Convey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dewaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and specialization of mycorrhizal networks in phylogenetically diverse tropical communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Petrolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Strullu-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-022-00434-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic fingerprinting of tempo and functions of horizontal gene transfer within ochrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Audren de Kerdrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Mccallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2009974118/-/DCSupplemental⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03969507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting high‐throughput biodiversity inventories: Opportunities for a site‐based genomic framework for global integration and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bidartondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Bohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.1120-1135. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Estimation of Species-Specific Diversification Rates Using Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syab055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempo and mode of morphological evolution are decoupled from latitude in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sheard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (8), pp.e3001270. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3001270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global drivers of eukaryotic plankton biogeography in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Iudicone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 374 (6567), pp.594-599. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abb3717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Phylogenetic Regressions for Multivariate Comparative Data: Illustration with the MANOVA and Application to the Effect of Diet on Mandible Morphology in Phyllostomid Bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (5), pp.927-943. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syaa010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Inference of Punctuated Molecular Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3308-3323. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual‐based model for the eco‐evolutionary emergence of bipartite interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (11), pp.1623-1634. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheating in arbuscular mycorrhizal mutualism: a network and phylogenetic analysis of mycoheterotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez‐lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐andré Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Öpik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Martos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 226 (6), pp.1822-1835. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity hotspots: Coldspots of speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370 (6522), pp.1268-1269. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abf0830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Technical Comment 'A cautionary note for users of linear diversification dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.1172-1174. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the causes of diversification slowdowns: temperature‐dependent and diversity‐dependent models receive equivalent support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (11), pp.1900-1912. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing heterogeneity: coalescing the Tree of Life and the future of phylogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine D Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Bartoszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozes P K Blom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.e6399. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Comparing Phylogenetic Trait Data from Their Normalized Laplacian Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syz061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which frugivory‐related traits facilitated historical long‐distance dispersal in the custard apple family (Annonaceae)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske Onstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniel Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Chatrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (8), pp.1874-1888. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing symbiont inheritance during host–microbiota evolution: Application to the great apes gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez‐lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Diversity Through Time using Molecular Phylogenies: Old and Species-Poor Frog Families are the Remnants of a Diverse Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D S Moen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd L. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syz057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Penalized Likelihood Framework for High-Dimensional Phylogenetic Comparative Methods and an Application to New-World Monkeys Brain Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syy045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which frugivory‐related traits facilitated historical long‐distance dispersal in the custard apple family (Annonaceae) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske E Onstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Daniel Daniel Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars W Chatrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (8), pp.1874-1888. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model with many small shifts for estimating species-specific diversification rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1086-1092. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-0908-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of competition during evolutionary radiations: an integrated model of phenotypic and species diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Environment-Dependent Diversification From Phylogenies: A Simulation Study and Some Empirical Illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.576-593. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syx095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clade-specific diversification dynamics of marine diatoms since the Jurassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.1715-1723. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0691-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking the Code of Biodiversity Responses to Past Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Nogues-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.765-776. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting impacts of competition on ecological and social trait evolution in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph A Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison J Shultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.e2003563. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2003563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying comparative phylogenetic framework including traits coevolving across interacting lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the Andes: multiple independent colonizations drive montane diversity in the Neotropical clearwing butterflies Godyridina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith R Willmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Lisa De-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (22), pp.5765-5784. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated body size evolution during cold climatic periods in the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.4183 - 4188. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1606868114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconstructed tree in the lineage-based model of protracted speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rampal S. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1-2), pp.367-397. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-014-0767-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPANDA : an R package for macroevolutionary analyses on phylogenetic trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Drury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.589-597. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal is a major driver of the latitudinal diversity gradient of Carnivora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champak Beeravolu Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (9), pp.1059 - 1071. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands as model systems in ecology and evolution: prospects fifty years after MacArthur-Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simberloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ricklefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aguilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.200-217. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and diversification of living cycads: a cautionary tale on the impact of the branching process prior in Bayesian molecular dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie S. Nagalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0347-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenies support out-of-equilibrium models of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.347-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of trophic similarity on community composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kéfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Novotny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (12), pp.1495 - 1506. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the duration of speciation from phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (8), pp.2430-2440. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Speciation and Reduced Extinction in the Tropics Contribute to the Mammalian Latitudinal Diversity Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.e1001775. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling down of seasonal migrants promotes bird diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knud Andreas Jønsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1784), pp.20140473. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthetic indicators to assess community resilience and restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phylogenies in conservation: new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Cadotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.692-694. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2011.1024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling molecular phylogenies with the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd L Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua B Plotkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108, pp.16327 - 16332. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1102543108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for the distance-decay of similarity in ecological communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chuyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Condit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hubbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.904 - 917. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2008.01202.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Extinction Rates: Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.348-365, 2024, 9780323984348. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-822562-2.00114-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, scénarisation et aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benzada Jouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Camproux-Duffrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective, droit, écologie &amp; économie de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.49-57, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Networks for Likelihood-Free Inference in Diversification Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Lajaaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Voznica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise, decline and fall of clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Occurrence Birth-Death Diffusion Process: Unraveling Diversification Histories with Fossils and Heterogeneous Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coming of age for COI metabarcoding of whole organism community DNA: towards bioinformatic harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Andujar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Meramveliotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noguerales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Overcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconstructed tree in the lineage-based model of protracted speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rampal S. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de prise en charge du sélénite – Se(IV)- chez l’algue verte unicellulaire Chlamydomonas reinhardtii. Bioaccumulation et effets induits sur la croissance et l’ultrastructure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de Bordeaux 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005BOR12968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04483481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Afonso Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maliet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Aristide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nogu&#233;s-Bravo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Upham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56820-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Quintero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Silvestro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02873-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Junk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perez-Lamarque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stothut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02812-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04361660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.09.531875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Barido-Sottani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-102722-020508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04507008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syae013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Goff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14328" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barreto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannfred M A Boehm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Ogutcen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Abrahamczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728750v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0317" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Drury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Tobias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sheard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.12.055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866088v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj2793" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Voznica" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Landis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jetz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220672120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04133633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sommeria-Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Duret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad144" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04270149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Overcast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo And&#250;jar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13604" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.26.550618" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Noguerales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Meramveliotakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16958" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mazet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Fabre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14195" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perez&#8208;lamarque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16681" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.02.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Bohmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dewaard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Economo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03544270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Krehenwinkel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary G Gillespie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01104-21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.179" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03650682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja &#214;pik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc- Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16478" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Emerson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Borges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16683" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Petrolli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00434-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Mccallum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009974118/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bidartondo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coissac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001270" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3717" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13592" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02505243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089352v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manceau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa144" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16474" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13513" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0830" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewitus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz061" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323724v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13382" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Bravo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D Bacon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bartoszek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozes P K Blom" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6399" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04391193v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske Onstein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Chatrou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couvreur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13552" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02280964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13063" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408141v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Billaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Moen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L. Parsons" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz057" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske E Onstein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Daniel Kissling" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars W Chatrou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408107v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0908-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13385" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Malviya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0691-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408778v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx095" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Nogues-Bravo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orsini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Boer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.07.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408841v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Burns" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Mason" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison J Shultz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003563" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914346v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw115" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R Willmott" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De-Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Freitas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13773" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721200v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1606868114" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Warren" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simberloff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ricklefs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Condamine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12398" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122781v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rampal S. Etienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0767-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048202v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12526" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638668v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Beeravolu Reddy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12354" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F78D033E4E070DC64FADA8D2F33BBB28563B01AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S. Nagalingum" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R Marshall" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0347-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morlon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Martinez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Novotny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12356" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZNW491H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108686v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Etienne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12433" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001775" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035562v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Andreas J&#248;nsson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0473" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328677v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LNB6QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598059v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rolland" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Cadotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davies" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.1024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721203v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L Parsons" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B Plotkin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102543108" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721206v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chuyong" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hubbell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenfack" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2008.01202.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-822562-2.00114-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ragot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benzada Jouira" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412814v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Lajaaiti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Pichler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376845v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creedy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Andujar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noguerales" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04483481v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005BOR12968" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Quintero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Silvestro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02873-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Afonso Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maliet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Aristide" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nogu&#233;s-Bravo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Upham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56820-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Junk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perez-Lamarque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stothut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02812-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728750v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0317" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barreto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannfred M A Boehm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Ogutcen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Abrahamczyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Goff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14328" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04361660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.09.531875" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Barido-Sottani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-102722-020508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04507008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syae013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866088v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj2793" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Drury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Tobias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sheard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.12.055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.26.550618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Voznica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Landis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jetz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220672120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04133633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sommeria-Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Duret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04270149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Overcast" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo And&#250;jar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arribas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13604" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Noguerales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Meramveliotakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16958" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mazet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Fabre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14195" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perez&#8208;lamarque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16681" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.179" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03650682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja &#214;pik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc- Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16478" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03671677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.02.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873057v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Bohmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dewaard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Economo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03544270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Krehenwinkel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary G Gillespie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01104-21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Emerson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Borges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16683" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Petrolli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00434-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Mccallum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009974118/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bidartondo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coissac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001270" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3717" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02505243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manceau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa144" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13592" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16474" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089212v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0830" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520611v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13513" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13382" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408182v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Bravo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D Bacon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bartoszek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozes P K Blom" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6399" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewitus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04391193v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske Onstein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Chatrou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couvreur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13552" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02280964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13063" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Billaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Moen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L. Parsons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408141v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy045" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske E Onstein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Daniel Kissling" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars W Chatrou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408107v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0908-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13385" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx095" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Malviya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0691-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Nogues-Bravo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orsini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Boer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.07.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408841v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Burns" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Mason" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison J Shultz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003563" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914346v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw115" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R Willmott" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De-Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Freitas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13773" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721200v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1606868114" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122781v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rampal S. Etienne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0767-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048202v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12526" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Beeravolu Reddy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12354" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F78D033E4E070DC64FADA8D2F33BBB28563B01AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539938v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Warren" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simberloff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ricklefs" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Condamine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12398" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S. Nagalingum" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R Marshall" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0347-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morlon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Martinez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Novotny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12356" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZNW491H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108686v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Etienne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12433" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001775" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035562v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Andreas J&#248;nsson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0473" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328677v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LNB6QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598059v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rolland" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Cadotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davies" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.1024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721203v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L Parsons" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B Plotkin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102543108" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721206v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chuyong" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hubbell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenfack" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2008.01202.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-822562-2.00114-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ragot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benzada Jouira" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412814v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Lajaaiti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Pichler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376845v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creedy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Andujar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noguerales" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04483481v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005BOR12968" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>