--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -178,567 +178,567 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic datasets of an apple progeny carrying resistance quantitative trait loci to apple scab before or after inoculation of the pathogen Venturia inaequalis</w:t>
+                <w:t xml:space="preserve">Integrative multi-environmental genomic prediction in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Lapous</w:t>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Magot</w:t>
+                <w:t xml:space="preserve">Carles Quesada-Traver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Larbat</w:t>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cattanéo</w:t>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60, pp.111566. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.uhae319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069503v1</w:t>
+                <w:t xml:space="preserve">hal-04915365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative multi-environmental genomic prediction in apple</w:t>
+                <w:t xml:space="preserve">Metabolomic datasets of an apple progeny carrying resistance quantitative trait loci to apple scab before or after inoculation of the pathogen Venturia inaequalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Jung</w:t>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Quesada-Traver</w:t>
+                <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roth</w:t>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Muranty</w:t>
+                <w:t xml:space="preserve">Christian Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (2), pp.uhae319. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhae319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915365v1</w:t>
+                <w:t xml:space="preserve">hal-05069503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling genotype by environment interaction using genomic and environmental data in apple</w:t>
+                <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jung</w:t>
+                <w:t xml:space="preserve">H Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Muranty</w:t>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Guerra</w:t>
+                <w:t xml:space="preserve">Nicholas P Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.E. García-Gómez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rymenants</w:t>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1412, pp.145-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.23⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 1412, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917296v1</w:t>
+                <w:t xml:space="preserve">hal-04712008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling genotype by environment interaction using genomic and environmental data in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Muranty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+                <w:t xml:space="preserve">W. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas P Howard</w:t>
+                <w:t xml:space="preserve">B.E. García-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Micheletti</w:t>
+                <w:t xml:space="preserve">M. Rymenants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1412, pp.25-32. </w:t>
+              <w:t xml:space="preserve">, 2024, 1412, pp.145-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712008v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the color: quantitative trait loci analysis reveals new insights into red-flesh pigmentation in apple ( Malus domestica )</w:t>
               </w:r>
@@ -776,51 +776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (8), </w:t>
@@ -871,90 +871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedigree reconstruction for triploid apple cultivars using single nucleotide polymorphism array data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles‐eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants, People, Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (1), pp.98-111. </w:t>
@@ -986,295 +986,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic predictive ability of apple quantitative traits across environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree architecture, light interception and water‐use related traits are controlled by different genomic regions in an apple tree core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beat Keller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+                <w:t xml:space="preserve">Aude Coupel‐ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac028⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (1), pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661146v1</w:t>
+                <w:t xml:space="preserve">hal-03572934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree architecture, light interception and water‐use related traits are controlled by different genomic regions in an apple tree core collection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Delalande</w:t>
+                <w:t xml:space="preserve">Genetic architecture and genomic predictive ability of apple quantitative traits across environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Beat Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 234 (1), pp.209-226. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572934v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining genetic resources and elite material populations to improve the accuracy of genomic prediction in apple</w:t>
               </w:r>
@@ -1701,64 +1701,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
@@ -1790,338 +1790,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using whole-genome SNP data to reconstruct a large multi-generation pedigree in apple germplasm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Muranty</w:t>
+                <w:t xml:space="preserve">The apple REFPOP—a reference population for genomics-assisted breeding in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Feugey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Barbier</w:t>
+                <w:t xml:space="preserve">Marco Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-2171-6⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-020-00408-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562045v1</w:t>
+                <w:t xml:space="preserve">hal-03016720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apple REFPOP—a reference population for genomics-assisted breeding in apple</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Roth</w:t>
+                <w:t xml:space="preserve">Using whole-genome SNP data to reconstruct a large multi-generation pedigree in apple germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Aranzana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Feugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bink</w:t>
+                <w:t xml:space="preserve">Yves Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41438-020-00408-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-2171-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016720v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction of fruit texture and training population optimization towards the application of genomic selection in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Di Guardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2198,90 +2198,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of fruit texture with training population optimization for efficient genomic selection in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Di Guardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arús</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), pp.11. </w:t>
@@ -2460,161 +2460,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association study of two phenology traits (flowering time and maturity date) in apple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1172, pp.411-418. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516683v1</w:t>
+                <w:t xml:space="preserve">hal-01905260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t>
               </w:r>
@@ -2728,299 +2732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic composition of MdMYB1 drives red skin color intensity in apple (Malus x domestica Borkh.) and its application to breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chikako Honda</w:t>
+                <w:t xml:space="preserve">Genome wide association study of two phenology traits (flowering time and maturity date) in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-017-1864-x⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1172, pp.411-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603832v1</w:t>
+                <w:t xml:space="preserve">hal-02516683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+                <w:t xml:space="preserve">Allelic composition of MdMYB1 drives red skin color intensity in apple (Malus x domestica Borkh.) and its application to breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeki Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyuki Kunihisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikako Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (8), pp.1923. </w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213 (4), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-017-1864-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01905260v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of the Axiom (R) Apple480K SNP genotyping array</w:t>
               </w:r>
@@ -3045,51 +3045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cestaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Linsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3268,459 +3268,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and responses of genomic selection on key traits in apple breeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Genetic mapping of Cacopsylla pyri resistance in an interspecific pear (Pyrus spp.) population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (1), </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (74), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hortres.2015.60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-015-0901-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497555v1</w:t>
+                <w:t xml:space="preserve">hal-01455980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic basis of the differences between cider and dessert apple varieties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Muranty</w:t>
+                <w:t xml:space="preserve">Accuracy and responses of genomic selection on key traits in apple breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cornille</w:t>
+                <w:t xml:space="preserve">Inès Ben Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+                <w:t xml:space="preserve">Mehdi Al Rifaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (7), pp.650-661. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hortres.2015.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295585v1</w:t>
+                <w:t xml:space="preserve">hal-02497555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of Cacopsylla pyri resistance in an interspecific pear (Pyrus spp.) population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic basis of the differences between cider and dessert apple varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Montanari</w:t>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guérif</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Helene Muranty</w:t>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (74), 14 p. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.650-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-015-0901-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455980v1</w:t>
+                <w:t xml:space="preserve">hal-03295585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for Marker-Assisted Selection for forest tree breeding: lessons from 20 years of MAS in crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3827,51 +3827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and Prospects in Wheat Eyespot Research: Contributions from Genetics and Molecular Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaigang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4059,51 +4059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two stable QTL involved in adult plant resistance to powdery mildew in the winter wheat line RE714 are expressed at different times along the growing season.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,51 +4476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance of resistance of wheat to eyespot at the adult stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,51 +4757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Wheat Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 46, pp.44-45</w:t>
@@ -4843,51 +4843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation of the riparian pioneer tree species Populus nigra. II. Variation in susceptibility to the foliar rust Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5055,51 +5055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters estimated from a wild cherry diallel : consequences for breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5176,51 +5176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters and selection in a multisite wild cherry clonal test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5265,489 +5265,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective genotyping for location and estimation of the effect of a quantitative trait locus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multitrait and multipopulation QTL search using selective genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 53, pp.629-643</w:t>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 70, pp.259-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686045v1</w:t>
+                <w:t xml:space="preserve">hal-02685232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitrait and multipopulation QTL search using selective genotyping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Selective genotyping for location and estimation of the effect of a quantitative trait locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 70, pp.259-265</w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 53, pp.629-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685232v1</w:t>
+                <w:t xml:space="preserve">hal-02686045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power of tests for quantitative trait loci detection using full-sib families in different schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 76, pp.156-165</w:t>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689029v1</w:t>
+                <w:t xml:space="preserve">hal-02692215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t>
+                <w:t xml:space="preserve">Power of tests for quantitative trait loci detection using full-sib families in different schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Muranty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Dufour</w:t>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 53 (1), pp.123-136</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 76, pp.156-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883037v1</w:t>
+                <w:t xml:space="preserve">hal-02689029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Dufour</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t>
+              <w:t xml:space="preserve">, 1996, 53 (1), pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692215v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5765,64 +5765,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing multi-environment reference populations in perennials: Do's and don'ts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5860,90 +5860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing multi-environment genomic prediction with explainable deep learning in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Quesada-Traver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5985,90 +5985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6229,579 +6229,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de données “-omiques” pour prédire la résistance du pommier à la tavelure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of SNP molecular markers targeting the major apple scab resistance gene Rvi14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryline Cournol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau R2D2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665615v1</w:t>
+                <w:t xml:space="preserve">hal-04716637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Combinaison de données “-omiques” pour prédire la résistance du pommier à la tavelure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas P. Howard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau R2D2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715733v1</w:t>
+                <w:t xml:space="preserve">hal-04665615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling genotype by environment interactions using genomic and environmental data in apple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Jung</w:t>
+                <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Muranty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walter Guerra</w:t>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Ester García-Gómez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marijn Rymenants</w:t>
+                <w:t xml:space="preserve">Nicholas P. Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715754v1</w:t>
+                <w:t xml:space="preserve">hal-04715733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of SNP molecular markers targeting the major apple scab resistance gene Rvi14</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">Modeling genotype by environment interactions using genomic and environmental data in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ester García-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Cournol</w:t>
+                <w:t xml:space="preserve">Marijn Rymenants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716637v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUNQ and PUNQ - A European and international apple and pear germplasm coding system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6852,51 +6852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches to implement genomic selection in three Swiss apple breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bühlmann-Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7102,77 +7102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in apple: lessons from preliminary studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabi Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7227,90 +7227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine development of marker-assisted breeding (MAB) on apple and pear and new approaches for QTLs and major gene genotyping involved in disease resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7346,566 +7346,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting favourable alleles in Apple genetic resources using genomic selection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The apple refpop ? A multi-environment reference population for genomics-assisted breeding in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0178</w:t>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085916v1</w:t>
+                <w:t xml:space="preserve">hal-03098136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting favourable alleles in Apple genetic resources using genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabi Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
+              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086941v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing predictions for applying genomic selection to texture in Apple</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+                <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE (virtual 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain. pp.Abstract C0031</w:t>
+              <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099503v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apple refpop ? A multi-environment reference population for genomics-assisted breeding in apple</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimizing predictions for applying genomic selection to texture in Apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Bink</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Di Guardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0039</w:t>
+              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE (virtual 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain. pp.Abstract C0031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098136v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of SNP-based apple pedigree-identification to regionally specific germplasm collections and breeding programs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedigree Inferences and Climate Adaptation in Scandinavian Heirloom Apple Cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric W. van de Weg</w:t>
+                <w:t xml:space="preserve">Bjarne Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoë Migicovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Myles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7917,232 +7917,232 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734960v1</w:t>
+                <w:t xml:space="preserve">hal-02735388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedigree Inferences and Climate Adaptation in Scandinavian Heirloom Apple Cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applications of SNP-based apple pedigree-identification to regionally specific germplasm collections and breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P. Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Luby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735388v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of multi-generation pedigrees involving numerous old apple cultivars thanks to whole-genome SNP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tartarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8236,51 +8236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8316,290 +8316,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic determinism of flowering/harvest period and several fruit sensory quality traits in apple by a Genome-Wide Association approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analysis of genetic control of fruit size in apple using both multiple, pedigree-related and single full-sib families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco C.A.M. Bink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Eric van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut de Recherche en Horticulture et Semences (1345)., Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741530v1</w:t>
+                <w:t xml:space="preserve">hal-02797212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genetic control of fruit size in apple using both multiple, pedigree-related and single full-sib families</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Deciphering the genetic determinism of flowering/harvest period and several fruit sensory quality traits in apple by a Genome-Wide Association approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeki Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut de Recherche en Horticulture et Semences (1345)., Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797212v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wide Association Study of two phenology traits (flowering time and maturity date) in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8680,51 +8680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in apple: a multi ‐ year pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. meeting of the EucarpiaSection Biometrics in Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Sep 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8749,51 +8749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection génomique: quelles données, comment les traiter ... ou l'alphabet Bayésien des généticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8857,51 +8857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8950,307 +8950,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One cluster of genes governs qualitative resistance of four rust races in poplar</w:t>
+                <w:t xml:space="preserve">Comment surmonter les difficultés des espèces forestières pour la recherche de QTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Miot</w:t>
+                <w:t xml:space="preserve">Daniel Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Anne Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Frey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Catherine Bodenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Lesage</w:t>
+                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Plant and animal genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Rencontres de m2ribel 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766829v1</w:t>
+                <w:t xml:space="preserve">hal-04666203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment surmonter les difficultés des espèces forestières pour la recherche de QTL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One cluster of genes governs qualitative resistance of four rust races in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Arcade</w:t>
+                <w:t xml:space="preserve">S. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodenes</w:t>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+                <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de m2ribel 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Versailles, France</w:t>
+              <w:t xml:space="preserve">5. Plant and animal genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666203v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9331,51 +9331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du marquage des extrêmes pour la détection de QTL : application au cas d'un diallèle merisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe de travail Marqueurs moléculaires chez les végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9570,90 +9570,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying pleiotropic alleles in biotic stress resistance and exploring underlying molecular mechanisms for apple orchard durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
@@ -9682,64 +9682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and preliminary analysis of a new multispecies genotyping array including apple and pear SNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9807,90 +9807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of molecular mechanisms involved in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9932,90 +9932,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of SNP molecular markers linked to the major rosy apple aphid resistance gene Dp-fl on a large diversity panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10109,51 +10109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Ordidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
@@ -10208,64 +10208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laval Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10301,355 +10301,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AppleBIOME: Microbiome and genetic analysis in apple germplasm towards broadening genetic resources to breed for resilient varieties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
+              <w:t xml:space="preserve">XVI EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716736v1</w:t>
+                <w:t xml:space="preserve">hal-04665619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AppleBIOME: Microbiome and genetic analysis in apple germplasm towards broadening genetic resources to breed for resilient varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Argilés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Bradlwarter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
+              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665619v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The apple-REFPOP, an apple tree population dedicated to multi-trait genomic selection in a multi-environment design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco C. A. M. Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic. </w:t>
@@ -10691,103 +10691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in apple: a multiple years pilot study on quantitative and ordinal traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Al Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Eucarpia Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bologna, Italy. 2015</w:t>
@@ -10816,103 +10816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide selection in apple: A pilot study in European breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Al Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States. , 2014</w:t>
@@ -11066,77 +11066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping loci for pest and disease resistance and hybrid necrosis in pear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Perchepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11217,51 +11217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11316,51 +11316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pipeline for robust marker calling from Infinium SNP arrays for diploid crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Eric van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Di Guardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11441,77 +11441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping for fire blight and pear psylla resistance in an interspecific pear population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apha Niango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11674,51 +11674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study in marker‐assisted breeding for disease resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11726,51 +11726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
@@ -11799,77 +11799,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of QTLs by genotyping parents involved in a mating design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11956,103 +11956,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture and genomic prediction accuracy of apple quantitative traits across environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12113,64 +12113,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12228,51 +12228,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de plans de croisements pour la recherche de QTL chez les arbres forestiers; exemple d'un diallèle merisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12389,51 +12389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AD13137"/>
+    <w:nsid w:val="531BAE90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12620,51 +12620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-muranty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3956-3807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Quesada-Traver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Aranzana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae319" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04917296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rymenants" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.23" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Muranty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Howard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Luby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10313" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Auwerkerken" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Silverstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poets" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00637-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Howard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Luby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van de Weg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Durel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denanc&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1307.36" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07565-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cr&#233;pin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2171-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00408-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00370-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862193" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aranzana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0016-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Kunihisa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Okada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Shimizu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Honda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-017-1864-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Adele Di Pierro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gianfranceschi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Koehors van Putten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kruisselbrink" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.57" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Sadok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2015.60" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12270" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0901-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Wei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaigang Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2011.01795.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K694343K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01740.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D97D0E297AC89FF53DF1B98DD9018483392DAE6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Pavoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jaudeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta Radek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-008-9248-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NXMG3SM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729831v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaudeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Radek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomar'Ch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01308.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2296C33E5AAE7FE9BE45D2A22360E78022A8C330/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Worland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Law" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693224v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684553v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6884880" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686045v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685232v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Santi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le P&#226;ques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Yates" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz E Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nogales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pradas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lozano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Argil&#233;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665615v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Howard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715754v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ester Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Rymenants" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716637v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761477v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Ordidge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone B&#252;hlmann-Sch&#252;tz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Hodel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kellerhals" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Bolliger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761529v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085916v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099503v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098136v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734960v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. van de Weg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Larsen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Migicovsky" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Myles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tartarini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797212v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C.A.M. Bink" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eric van de Weg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742104v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773939v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085678v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edge-Garza" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Voss-Fels" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Munyengwa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ross" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrie Main" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085632v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galleron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085606v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ferrer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Irisarri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval Jacquin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716736v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bradlwarter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Didelot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665619v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/members/symposiaa?action=abstractforcoauthor&amp;amp;abstractforcoauthorlink=zKXtwXmKoXMb-27829-DrikXtwXm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455981v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209968v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Voorrips" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. M. Bus" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209970v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209967v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Koehorst-van Putten" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Longhi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noordijk" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Renault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662882v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paques" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478738v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961377v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-muranty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3956-3807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915365v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Quesada-Traver" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Aranzana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae319" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Muranty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Howard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04917296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rymenants" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Luby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10313" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Auwerkerken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Silverstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poets" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00637-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Howard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Luby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van de Weg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Durel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denanc&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1307.36" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07565-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00408-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cr&#233;pin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2171-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00370-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862193" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aranzana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0016-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603832v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Kunihisa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Okada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Shimizu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Honda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-017-1864-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Adele Di Pierro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gianfranceschi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Koehors van Putten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kruisselbrink" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.57" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455980v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0901-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Sadok" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2015.60" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12270" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Wei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaigang Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2011.01795.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K694343K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01740.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D97D0E297AC89FF53DF1B98DD9018483392DAE6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Pavoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jaudeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta Radek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-008-9248-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NXMG3SM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729831v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaudeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Radek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomar'Ch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01308.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2296C33E5AAE7FE9BE45D2A22360E78022A8C330/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Worland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Law" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693224v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684553v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6884880" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686045v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883037v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Santi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le P&#226;ques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Yates" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz E Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nogales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pradas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lozano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Argil&#233;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716637v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665615v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715733v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Howard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715754v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ester Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Rymenants" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761477v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Ordidge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone B&#252;hlmann-Sch&#252;tz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Hodel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kellerhals" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Bolliger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761529v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098136v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085916v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099503v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Larsen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Migicovsky" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Myles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734960v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. van de Weg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tartarini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C.A.M. Bink" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eric van de Weg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742104v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773939v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085678v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edge-Garza" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Voss-Fels" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Munyengwa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ross" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrie Main" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085632v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galleron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085606v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ferrer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Irisarri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval Jacquin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665619v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716736v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bradlwarter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Didelot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/members/symposiaa?action=abstractforcoauthor&amp;amp;abstractforcoauthorlink=zKXtwXmKoXMb-27829-DrikXtwXm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455981v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209968v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Voorrips" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. M. Bus" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209970v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209967v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Koehorst-van Putten" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Longhi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noordijk" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Renault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662882v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paques" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478738v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961377v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>