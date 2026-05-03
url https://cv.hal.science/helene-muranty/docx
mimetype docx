--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1388,295 +1388,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of shared haplotype length information for pedigree reconstruction in asexually propagated outbreeding crops, demonstrated for apple and sweet cherry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of SNP-based apple pedigree identification to regionally specific germplasm collections and breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Peace</w:t>
+                <w:t xml:space="preserve">N.P. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Silverstein</w:t>
+                <w:t xml:space="preserve">J.J. Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Poets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Luby</w:t>
+                <w:t xml:space="preserve">E. van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-E. Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41438-021-00637-5⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Proceedings of the XV EUCARPIA Symposium on Fruit Breeding and Genetics (2019, Prague) (1307), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1307.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331170v1</w:t>
+                <w:t xml:space="preserve">hal-03208055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of SNP-based apple pedigree identification to regionally specific germplasm collections and breeding programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.J. Luby</w:t>
+                <w:t xml:space="preserve">The use of shared haplotype length information for pedigree reconstruction in asexually propagated outbreeding crops, demonstrated for apple and sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van de Weg</w:t>
+                <w:t xml:space="preserve">Cameron Peace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-E. Durel</w:t>
+                <w:t xml:space="preserve">Kevin Silverstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Denancé</w:t>
+                <w:t xml:space="preserve">Ana Poets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Proceedings of the XV EUCARPIA Symposium on Fruit Breeding and Genetics (2019, Prague) (1307), pp.231-238. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1307.36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41438-021-00637-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208055v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Infinium and Axiom SNP array data in the outcrossing species Malus × domestica and causes for seemingly incompatible calls</w:t>
               </w:r>
@@ -1790,511 +1790,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apple REFPOP—a reference population for genomics-assisted breeding in apple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic prediction of fruit texture and training population optimization towards the application of genomic selection in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bink</w:t>
+                <w:t xml:space="preserve">Mario Di Guardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41438-020-00408-8⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.148-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-020-00370-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016720v1</w:t>
+                <w:t xml:space="preserve">hal-02926794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using whole-genome SNP data to reconstruct a large multi-generation pedigree in apple germplasm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Crépin</w:t>
+                <w:t xml:space="preserve">The apple REFPOP—a reference population for genomics-assisted breeding in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Barbier</w:t>
+                <w:t xml:space="preserve">Marco Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-2171-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41438-020-00408-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562045v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction of fruit texture and training population optimization towards the application of genomic selection in apple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using whole-genome SNP data to reconstruct a large multi-generation pedigree in apple germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Di Guardo</w:t>
+                <w:t xml:space="preserve">Laurence Feugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Guerra</w:t>
+                <w:t xml:space="preserve">Jean-Luc Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+                <w:t xml:space="preserve">Yves Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.148-161. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41438-020-00370-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-2171-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926794v1</w:t>
+                <w:t xml:space="preserve">hal-02562045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of fruit texture with training population optimization for efficient genomic selection in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Di Guardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arús</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), pp.11. </w:t>
@@ -2460,567 +2460,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
+                <w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">Nicolas Daccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Leforestier</w:t>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+                <w:t xml:space="preserve">G. Linsmith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (7), pp.1099-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905260v1</w:t>
+                <w:t xml:space="preserve">hal-01602554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+                <w:t xml:space="preserve">Genome wide association study of two phenology traits (flowering time and maturity date) in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Linsmith</w:t>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Becker</w:t>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (7), pp.1099-1108. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1172, pp.411-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.3886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602554v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association study of two phenology traits (flowering time and maturity date) in apple</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+                <w:t xml:space="preserve">Allelic composition of MdMYB1 drives red skin color intensity in apple (Malus x domestica Borkh.) and its application to breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeki Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyuki Kunihisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikako Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.78⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-017-1864-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516683v1</w:t>
+                <w:t xml:space="preserve">hal-01603832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic composition of MdMYB1 drives red skin color intensity in apple (Malus x domestica Borkh.) and its application to breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chikako Honda</w:t>
+                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 213 (4), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-017-1864-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01603832v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of the Axiom (R) Apple480K SNP genotyping array</w:t>
               </w:r>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Adele Di Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Gianfranceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Di Guardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herma Koehors van Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3268,429 +3268,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of Cacopsylla pyri resistance in an interspecific pear (Pyrus spp.) population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy and responses of genomic selection on key traits in apple breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Troggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Montanari</w:t>
+                <w:t xml:space="preserve">Inès Ben Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guérif</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Helene Muranty</w:t>
+                <w:t xml:space="preserve">Mehdi Al Rifaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (74), 14 p. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-015-0901-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hortres.2015.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455980v1</w:t>
+                <w:t xml:space="preserve">hal-02497555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and responses of genomic selection on key traits in apple breeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michela Troggio</w:t>
+                <w:t xml:space="preserve">Genomic basis of the differences between cider and dessert apple varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Ben Sadok</w:t>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Al Rifaï</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (1), </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.650-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hortres.2015.60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497555v1</w:t>
+                <w:t xml:space="preserve">hal-03295585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic basis of the differences between cider and dessert apple varieties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Genetic mapping of Cacopsylla pyri resistance in an interspecific pear (Pyrus spp.) population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (7), pp.650-661. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (74), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-015-0901-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295585v1</w:t>
+                <w:t xml:space="preserve">hal-01455980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for Marker-Assisted Selection for forest tree breeding: lessons from 20 years of MAS in crops</w:t>
               </w:r>
@@ -4470,256 +4470,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance of resistance of wheat to eyespot at the adult stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Muranty</w:t>
+                <w:t xml:space="preserve">Genetic characterization of spontaneous diploid androgenetic wheat and triticale plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Tanguy</w:t>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Worland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Law</w:t>
+                <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 121, pp.536-538</w:t>
+              <w:t xml:space="preserve">, 2002, 121, pp.470-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676238v1</w:t>
+                <w:t xml:space="preserve">hal-01189676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of spontaneous diploid androgenetic wheat and triticale plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Muranty</w:t>
+                <w:t xml:space="preserve">Inheritance of resistance of wheat to eyespot at the adult stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">A.M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">A.J. Worland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bernard</w:t>
+                <w:t xml:space="preserve">C. Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 121, pp.470-474</w:t>
+              <w:t xml:space="preserve">, 2002, 121, pp.536-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189676v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat : Items from France</w:t>
               </w:r>
@@ -4731,51 +4731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5448,306 +5448,306 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Dufour</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t>
+              <w:t xml:space="preserve">, 1996, 53 (1), pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692215v1</w:t>
+                <w:t xml:space="preserve">hal-00883037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power of tests for quantitative trait loci detection using full-sib families in different schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 76, pp.156-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Dufour</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (1), pp.123-136</w:t>
+              <w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883037v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5791,51 +5791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth meeting of the EUCARPIA Section Biometrics in Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5854,277 +5854,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing multi-environment genomic prediction with explainable deep learning in apple</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Walter Guerra</w:t>
+                <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EUCARPIA General Congres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Scientific Day of Doctoral School VAAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717222v1</w:t>
+                <w:t xml:space="preserve">hal-04665611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+                <w:t xml:space="preserve">Advancing multi-environment genomic prediction with explainable deep learning in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Quesada-Traver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Day of Doctoral School VAAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">22nd EUCARPIA General Congres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665611v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AppleBIOME: Estudio del microbioma de manzano para obtener variedades más resilientes y cultivos más sostenibles</w:t>
               </w:r>
@@ -6229,894 +6229,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of SNP molecular markers targeting the major apple scab resistance gene Rvi14</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+                <w:t xml:space="preserve">Combinaison de données “-omiques” pour prédire la résistance du pommier à la tavelure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau R2D2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716637v1</w:t>
+                <w:t xml:space="preserve">hal-04665615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de données “-omiques” pour prédire la résistance du pommier à la tavelure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Lapous</w:t>
+                <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicholas P. Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau R2D2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665615v1</w:t>
+                <w:t xml:space="preserve">hal-04715733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling genotype by environment interactions using genomic and environmental data in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas P. Howard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Micheletti</w:t>
+                <w:t xml:space="preserve">Beatriz Ester García-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijn Rymenants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715733v1</w:t>
+                <w:t xml:space="preserve">hal-04715754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling genotype by environment interactions using genomic and environmental data in apple</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Ester García-Gómez</w:t>
+                <w:t xml:space="preserve">Development of SNP molecular markers targeting the major apple scab resistance gene Rvi14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijn Rymenants</w:t>
+                <w:t xml:space="preserve">Maryline Cournol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715754v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUNQ and PUNQ - A European and international apple and pear germplasm coding system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lateur</w:t>
+                <w:t xml:space="preserve">Approaches to implement genomic selection in three Swiss apple breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Ordidge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simone Bühlmann-Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kellerhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklaus Bolliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022 31st International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761477v1</w:t>
+                <w:t xml:space="preserve">hal-03761446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to implement genomic selection in three Swiss apple breeding programs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Markus Kellerhals</w:t>
+                <w:t xml:space="preserve">Development and comparison of phenotypic methods for colour assessment and polyphenolic composition evaluation in red flesh apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklaus Bolliger</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022 31st International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761446v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and comparison of phenotypic methods for colour assessment and polyphenolic composition evaluation in red flesh apples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">MUNQ and PUNQ - A European and international apple and pear germplasm coding system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matt Ordidge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022 31st International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761470v1</w:t>
+                <w:t xml:space="preserve">hal-03761477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in apple: lessons from preliminary studies</w:t>
               </w:r>
@@ -7154,51 +7154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabi Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022- 31st International Horticultural congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, ANGERS, France</w:t>
@@ -7346,497 +7346,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apple refpop ? A multi-environment reference population for genomics-assisted breeding in apple</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting favourable alleles in Apple genetic resources using genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabi Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0039</w:t>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098136v1</w:t>
+                <w:t xml:space="preserve">hal-03085916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting favourable alleles in Apple genetic resources using genomic selection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0178</w:t>
+              <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085916v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+                <w:t xml:space="preserve">Optimizing predictions for applying genomic selection to texture in Apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Di Guardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
+              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE (virtual 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain. pp.Abstract C0031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086941v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing predictions for applying genomic selection to texture in Apple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The apple refpop ? A multi-environment reference population for genomics-assisted breeding in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE (virtual 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain. pp.Abstract C0031</w:t>
+              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099503v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedigree Inferences and Climate Adaptation in Scandinavian Heirloom Apple Cultivars</w:t>
               </w:r>
@@ -7947,51 +7947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of SNP-based apple pedigree-identification to regionally specific germplasm collections and breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8098,51 +8098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tartarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,454 +8316,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genetic control of fruit size in apple using both multiple, pedigree-related and single full-sib families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the genetic determinism of flowering/harvest period and several fruit sensory quality traits in apple by a Genome-Wide Association approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeki Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut de Recherche en Horticulture et Semences (1345)., Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797212v1</w:t>
+                <w:t xml:space="preserve">hal-02741530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic determinism of flowering/harvest period and several fruit sensory quality traits in apple by a Genome-Wide Association approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of genetic control of fruit size in apple using both multiple, pedigree-related and single full-sib families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco C.A.M. Bink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Eric van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut de Recherche en Horticulture et Semences (1345)., Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741530v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Wide Association Study of two phenology traits (flowering time and maturity date) in apple</w:t>
+                <w:t xml:space="preserve">Genomic selection in apple: a multi ‐ year pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">14. meeting of the EucarpiaSection Biometrics in Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Sep 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742104v1</w:t>
+                <w:t xml:space="preserve">hal-02796784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection in apple: a multi ‐ year pilot study</w:t>
+                <w:t xml:space="preserve">Genome Wide Association Study of two phenology traits (flowering time and maturity date) in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. meeting of the EucarpiaSection Biometrics in Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Sep 2015, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">14. EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796784v1</w:t>
+                <w:t xml:space="preserve">hal-02742104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection génomique: quelles données, comment les traiter ... ou l'alphabet Bayésien des généticiens</w:t>
               </w:r>
@@ -8950,277 +8950,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment surmonter les difficultés des espèces forestières pour la recherche de QTL</w:t>
+                <w:t xml:space="preserve">One cluster of genes governs qualitative resistance of four rust races in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Prat</w:t>
+                <w:t xml:space="preserve">S. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Arcade</w:t>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodenes</w:t>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+                <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de m2ribel 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Versailles, France</w:t>
+              <w:t xml:space="preserve">5. Plant and animal genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666203v1</w:t>
+                <w:t xml:space="preserve">hal-02766829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One cluster of genes governs qualitative resistance of four rust races in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment surmonter les difficultés des espèces forestières pour la recherche de QTL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Miot</w:t>
+                <w:t xml:space="preserve">Anne Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Catherine Bodenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Frey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Lesage</w:t>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Plant and animal genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Rencontres de m2ribel 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766829v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t>
               </w:r>
@@ -9426,527 +9426,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction elucidates global genotype-by-environment interaction patterns for fruit firmness in apple (Malus domestica Borkh.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorrie Main</w:t>
+                <w:t xml:space="preserve">Investigation of molecular mechanisms involved in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085678v1</w:t>
+                <w:t xml:space="preserve">hal-05085648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying pleiotropic alleles in biotic stress resistance and exploring underlying molecular mechanisms for apple orchard durability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helene Muranty</w:t>
+                <w:t xml:space="preserve">Genomic prediction elucidates global genotype-by-environment interaction patterns for fruit firmness in apple (Malus domestica Borkh.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Edge-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Voss-Fels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Munyengwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrie Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085632v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and preliminary analysis of a new multispecies genotyping array including apple and pear SNPs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying pleiotropic alleles in biotic stress resistance and exploring underlying molecular mechanisms for apple orchard durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Chagné</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
+              <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085584v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of molecular mechanisms involved in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+                <w:t xml:space="preserve">Development and preliminary analysis of a new multispecies genotyping array including apple and pear SNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena López-Girona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
+              <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085648v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of SNP molecular markers linked to the major rosy apple aphid resistance gene Dp-fl on a large diversity panel</w:t>
               </w:r>
@@ -10083,51 +10083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Ordidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10182,51 +10182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies to detect new resistance alleles for apple scab and fire blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laval Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10301,273 +10301,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AppleBIOME: Microbiome and genetic analysis in apple germplasm towards broadening genetic resources to breed for resilient varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Argilés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Bradlwarter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
+              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665619v1</w:t>
+                <w:t xml:space="preserve">hal-04716736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AppleBIOME: Microbiome and genetic analysis in apple germplasm towards broadening genetic resources to breed for resilient varieties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
+              <w:t xml:space="preserve">XVI EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716736v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The apple-REFPOP, an apple tree population dedicated to multi-trait genomic selection in a multi-environment design</w:t>
               </w:r>
@@ -10592,51 +10592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco C. A. M. Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10717,51 +10717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Al Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10842,51 +10842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Al Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11066,51 +11066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping loci for pest and disease resistance and hybrid necrosis in pear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Perchepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11191,64 +11191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population genomics approach for unraveling the genetic bases of differentiation between dessert and cider apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11316,64 +11316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pipeline for robust marker calling from Infinium SNP arrays for diploid crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Eric van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Di Guardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herma Koehorst-van Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11441,90 +11441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping for fire blight and pear psylla resistance in an interspecific pear population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11726,51 +11726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
@@ -11812,64 +11812,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of QTLs by genotyping parents involved in a mating design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12389,51 +12389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="531BAE90"/>
+    <w:nsid w:val="0CF7B290"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12620,51 +12620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-muranty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3956-3807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915365v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Quesada-Traver" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Aranzana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae319" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Muranty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Howard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04917296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rymenants" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Luby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10313" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Auwerkerken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Silverstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poets" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00637-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Howard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Luby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van de Weg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Durel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denanc&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1307.36" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07565-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00408-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cr&#233;pin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2171-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00370-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862193" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aranzana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0016-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603832v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Kunihisa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Okada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Shimizu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Honda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-017-1864-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Adele Di Pierro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gianfranceschi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Koehors van Putten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kruisselbrink" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.57" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455980v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0901-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Sadok" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2015.60" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12270" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Wei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaigang Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2011.01795.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K694343K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01740.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D97D0E297AC89FF53DF1B98DD9018483392DAE6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Pavoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jaudeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta Radek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-008-9248-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NXMG3SM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729831v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaudeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Radek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomar'Ch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01308.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2296C33E5AAE7FE9BE45D2A22360E78022A8C330/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Worland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Law" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693224v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684553v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6884880" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686045v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883037v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Santi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le P&#226;ques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Yates" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz E Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nogales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pradas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lozano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Argil&#233;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716637v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665615v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715733v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Howard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715754v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ester Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Rymenants" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761477v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Ordidge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone B&#252;hlmann-Sch&#252;tz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Hodel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kellerhals" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Bolliger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761529v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098136v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085916v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099503v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Larsen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Migicovsky" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Myles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734960v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. van de Weg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tartarini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C.A.M. Bink" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eric van de Weg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742104v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773939v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085678v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edge-Garza" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Voss-Fels" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Munyengwa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ross" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrie Main" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085632v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galleron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085606v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ferrer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Irisarri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval Jacquin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665619v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716736v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bradlwarter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Didelot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/members/symposiaa?action=abstractforcoauthor&amp;amp;abstractforcoauthorlink=zKXtwXmKoXMb-27829-DrikXtwXm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455981v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209968v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Voorrips" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. M. Bus" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209970v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209967v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Koehorst-van Putten" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Longhi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noordijk" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Renault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662882v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paques" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478738v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961377v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-muranty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3956-3807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915365v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Quesada-Traver" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Aranzana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae319" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Muranty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Howard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04917296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rymenants" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Luby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10313" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Auwerkerken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Howard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Luby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van de Weg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Durel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denanc&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1307.36" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Silverstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poets" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00637-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07565-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00370-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00408-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cr&#233;pin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2171-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862193" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aranzana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0016-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Kunihisa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Okada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Shimizu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Honda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-017-1864-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Adele Di Pierro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gianfranceschi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Koehors van Putten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kruisselbrink" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.57" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Sadok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2015.60" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12270" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0901-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Wei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaigang Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2011.01795.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K694343K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01740.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D97D0E297AC89FF53DF1B98DD9018483392DAE6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Pavoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jaudeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta Radek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-008-9248-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NXMG3SM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729831v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaudeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Radek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomar'Ch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01308.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2296C33E5AAE7FE9BE45D2A22360E78022A8C330/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189676v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Worland" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Law" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693224v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684553v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6884880" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686045v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Santi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le P&#226;ques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689029v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717222v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Yates" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz E Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nogales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pradas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lozano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Argil&#233;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665615v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Howard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715754v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ester Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Rymenants" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716637v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761446v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone B&#252;hlmann-Sch&#252;tz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Hodel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kellerhals" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Bolliger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Ordidge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761529v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085916v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099503v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098136v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Larsen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Migicovsky" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Myles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734960v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. van de Weg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tartarini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797212v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C.A.M. Bink" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eric van de Weg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742104v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773939v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085678v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edge-Garza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Voss-Fels" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Munyengwa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ross" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrie Main" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galleron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085606v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ferrer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Irisarri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval Jacquin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716736v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bradlwarter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Didelot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665619v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/members/symposiaa?action=abstractforcoauthor&amp;amp;abstractforcoauthorlink=zKXtwXmKoXMb-27829-DrikXtwXm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455981v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209968v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Voorrips" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. M. Bus" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209970v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209967v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Koehorst-van Putten" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Longhi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noordijk" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Renault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662882v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paques" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478738v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961377v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>