--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -144,9271 +144,9388 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative multi-environmental genomic prediction in apple</w:t>
+                <w:t xml:space="preserve">QTL mapping and genomic prediction of resistance to apple blotch (Diplocarpon coronariae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Quesada-Traver</w:t>
+                <w:t xml:space="preserve">Bettina Hänni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roth</w:t>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Aranzana</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhae319⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46 (5), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-026-01666-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915365v1</w:t>
+                <w:t xml:space="preserve">hal-05612711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic datasets of an apple progeny carrying resistance quantitative trait loci to apple scab before or after inoculation of the pathogen Venturia inaequalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative multi-environmental genomic prediction in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Quesada-Traver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Lapous</w:t>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Magot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Cattanéo</w:t>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111566⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.uhae319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05069503v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic datasets of an apple progeny carrying resistance quantitative trait loci to apple scab before or after inoculation of the pathogen Venturia inaequalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Muranty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego Micheletti</w:t>
+                <w:t xml:space="preserve">Christian Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.4⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04712008v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling genotype by environment interaction using genomic and environmental data in apple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jung</w:t>
+                <w:t xml:space="preserve">Nicholas P Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Muranty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Rymenants</w:t>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1412, pp.145-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.23⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 1412, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917296v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the color: quantitative trait loci analysis reveals new insights into red-flesh pigmentation in apple ( Malus domestica )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling genotype by environment interaction using genomic and environmental data in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouillon</w:t>
+                <w:t xml:space="preserve">B.E. García-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Muranty</w:t>
+                <w:t xml:space="preserve">M. Rymenants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhae171⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1412, pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668715v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedigree reconstruction for triploid apple cultivars using single nucleotide polymorphism array data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing the color: quantitative trait loci analysis reveals new insights into red-flesh pigmentation in apple ( Malus domestica )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Howard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Micheletti</w:t>
+                <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Luby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp3.10313⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761410v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree architecture, light interception and water‐use related traits are controlled by different genomic regions in an apple tree core collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pedigree reconstruction for triploid apple cultivars using single nucleotide polymorphism array data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Coupel‐ledru</w:t>
+                <w:t xml:space="preserve">James Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Pallas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+                <w:t xml:space="preserve">Charles‐eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17960⟩</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.98-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.10313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572934v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic predictive ability of apple quantitative traits across environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Jung</w:t>
+                <w:t xml:space="preserve">Tree architecture, light interception and water‐use related traits are controlled by different genomic regions in an apple tree core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel‐ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beat Keller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.uhac028. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (1), pp.209-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.17960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661146v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genetic resources and elite material populations to improve the accuracy of genomic prediction in apple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture and genomic predictive ability of apple quantitative traits across environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xabi Cazenave</w:t>
+                <w:t xml:space="preserve">Beat Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jiri Sedlak</w:t>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkab420⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478710v1</w:t>
+                <w:t xml:space="preserve">hal-03661146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of SNP-based apple pedigree identification to regionally specific germplasm collections and breeding programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining genetic resources and elite material populations to improve the accuracy of genomic prediction in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabi Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.P. Howard</w:t>
+                <w:t xml:space="preserve">Hilde Nybom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Luby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Denancé</w:t>
+                <w:t xml:space="preserve">Jiri Sedlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1307.36⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.jkab420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkab420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208055v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of shared haplotype length information for pedigree reconstruction in asexually propagated outbreeding crops, demonstrated for apple and sweet cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Peace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Silverstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Poets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41438-021-00637-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Infinium and Axiom SNP array data in the outcrossing species Malus × domestica and causes for seemingly incompatible calls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Howard</w:t>
+                <w:t xml:space="preserve">Applications of SNP-based apple pedigree identification to regionally specific germplasm collections and breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P. Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Luby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Troggio</w:t>
+                <w:t xml:space="preserve">C.-E. Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">C. Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Proceedings of the XV EUCARPIA Symposium on Fruit Breeding and Genetics (2019, Prague) (1307), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07565-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1307.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208060v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction of fruit texture and training population optimization towards the application of genomic selection in apple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Infinium and Axiom SNP array data in the outcrossing species Malus × domestica and causes for seemingly incompatible calls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Troggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41438-020-00370-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07565-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926794v1</w:t>
+                <w:t xml:space="preserve">hal-03208060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The apple REFPOP—a reference population for genomics-assisted breeding in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41438-020-00408-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using whole-genome SNP data to reconstruct a large multi-generation pedigree in apple germplasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Feugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Feugey</w:t>
+                <w:t xml:space="preserve">Jean-Luc Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-019-2171-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fruit texture with training population optimization for efficient genomic selection in apple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genomic prediction of fruit texture and training population optimization towards the application of genomic selection in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Di Guardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/862193⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.148-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-020-00370-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624727v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for increasing breeding efficiency in apple and peach in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Bink</w:t>
+                <w:t xml:space="preserve">Prediction of fruit texture with training population optimization for efficient genomic selection in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Di Guardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41438-018-0016-3⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/862193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905289v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated approach for increasing breeding efficiency in apple and peach in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Daccord</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+                <w:t xml:space="preserve">Daniele Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3886⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-018-0016-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602554v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association study of two phenology traits (flowering time and maturity date) in apple</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.78⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02516683v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic composition of MdMYB1 drives red skin color intensity in apple (Malus x domestica Borkh.) and its application to breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daccord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Linsmith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shigeki Moriya</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chikako Honda</w:t>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-017-1864-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (7), pp.1099-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603832v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Genome wide association study of two phenology traits (flowering time and maturity date) in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1172, pp.411-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01905260v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Axiom (R) Apple480K SNP genotyping array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allelic composition of MdMYB1 drives red skin color intensity in apple (Malus x domestica Borkh.) and its application to breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeki Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyuki Kunihisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bianco</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denance</w:t>
+                <w:t xml:space="preserve">Chikako Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13145⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-017-1864-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482820v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-density, multi-parental SNP genetic map on apple validates a new mapping approach for outcrossing species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of the Axiom (R) Apple480K SNP genotyping array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cestaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Linsmith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Adele Di Pierro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johannes Kruisselbrink</w:t>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hortres.2016.57⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (1), pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516636v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and responses of genomic selection on key traits in apple breeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michela Troggio</w:t>
+                <w:t xml:space="preserve">A high-density, multi-parental SNP genetic map on apple validates a new mapping approach for outcrossing species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Adele Di Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Gianfranceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Di Guardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herma Koehors van Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Ben Sadok</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
+                <w:t xml:space="preserve">Johannes Kruisselbrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hortres.2015.60⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 3, pp.16057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hortres.2016.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497555v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic basis of the differences between cider and dessert apple varieties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Genetic mapping of Cacopsylla pyri resistance in an interspecific pear (Pyrus spp.) population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12270⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (74), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-015-0901-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295585v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of Cacopsylla pyri resistance in an interspecific pear (Pyrus spp.) population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy and responses of genomic selection on key traits in apple breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Troggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Montanari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Helene Muranty</w:t>
+                <w:t xml:space="preserve">Mehdi Al Rifaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-015-0901-y⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hortres.2015.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455980v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for Marker-Assisted Selection for forest tree breeding: lessons from 20 years of MAS in crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Muranty</w:t>
+                <w:t xml:space="preserve">Genomic basis of the differences between cider and dessert apple varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-014-0790-5⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.650-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02635335v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances and Prospects in Wheat Eyespot Research: Contributions from Genetics and Molecular Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential for Marker-Assisted Selection for forest tree breeding: lessons from 20 years of MAS in crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Wei</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0434.2011.01795.x⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.1491-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-014-0790-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02647460v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of powdery mildew resistance factors in RE714, a wheat breeding line obtained from two interspecific crosses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Advances and Prospects in Wheat Eyespot Research: Contributions from Genetics and Molecular Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaigang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2009.01740.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (7-8), pp.457-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0434.2011.01795.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729590v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two stable QTL involved in adult plant resistance to powdery mildew in the winter wheat line RE714 are expressed at different times along the growing season.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of powdery mildew resistance factors in RE714, a wheat breeding line obtained from two interspecific crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Doussinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-008-9248-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 129 (5), pp.465-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2009.01740.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668702v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative approach detects three QTLs involved in powdery mildew resistance at the seedling stage in the winter wheat line RE714</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Doussinault</w:t>
+                <w:t xml:space="preserve">Two stable QTL involved in adult plant resistance to powdery mildew in the winter wheat line RE714 are expressed at different times along the growing season.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Jaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioleta Radek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.445-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-008-9248-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729831v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major QTL effect controlling resistance to powdery mildew in winter wheat at the adult plant stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantitative approach detects three QTLs involved in powdery mildew resistance at the seedling stage in the winter wheat line RE714</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bougot</w:t>
+                <w:t xml:space="preserve">B. Jaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lemoine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Gautier</w:t>
+                <w:t xml:space="preserve">W. Radek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (8), pp.714-722</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337000v1</w:t>
+                <w:t xml:space="preserve">hal-00729831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of spontaneous diploid androgenetic wheat and triticale plants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A major QTL effect controlling resistance to powdery mildew in winter wheat at the adult plant stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guyomar'Ch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 121, pp.470-474</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 125 (6), pp.550-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2006.01308.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189676v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance of resistance of wheat to eyespot at the adult stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+                <w:t xml:space="preserve">A.M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Tanguy</w:t>
+                <w:t xml:space="preserve">A.J. Worland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 121, pp.536-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat : Items from France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Doussinault</w:t>
+                <w:t xml:space="preserve">Genetic characterization of spontaneous diploid androgenetic wheat and triticale plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dedryver</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Wheat Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 46, pp.44-45</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 121, pp.470-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693224v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of the riparian pioneer tree species Populus nigra. II. Variation in susceptibility to the foliar rust Melampsora larici-populina</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Wheat : Items from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Doussinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Wheat Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46, pp.44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684553v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les clones de merisier inscrits au catalogue : obtention, performances et conseils d'utilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variation of the riparian pioneer tree species Populus nigra. II. Variation in susceptibility to the foliar rust Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dufour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.C. Bastien</w:t>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82, pp.318-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6884880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689686v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters estimated from a wild cherry diallel : consequences for breeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les clones de merisier inscrits au catalogue : obtention, performances et conseils d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schermann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Dufour</w:t>
+                <w:t xml:space="preserve">E. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvae Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 47, pp.249-257</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 125, pp.58-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695398v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters and selection in a multisite wild cherry clonal test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters estimated from a wild cherry diallel : consequences for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvae Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 47 (2-3), pp.61-67</w:t>
+              <w:t xml:space="preserve">, 1998, 47, pp.249-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689226v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitrait and multipopulation QTL search using selective genotyping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters and selection in a multisite wild cherry clonal test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Santi</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 70, pp.259-265</w:t>
+              <w:t xml:space="preserve">Silvae Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 47 (2-3), pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685232v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective genotyping for location and estimation of the effect of a quantitative trait locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 53, pp.629-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Muranty</w:t>
+                <w:t xml:space="preserve">Multitrait and multipopulation QTL search using selective genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Santi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Dufour</w:t>
+                <w:t xml:space="preserve">Bruno Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 53 (1), pp.123-136</w:t>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 70, pp.259-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883037v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power of tests for quantitative trait loci detection using full-sib families in different schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 76, pp.156-165</w:t>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689029v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Power of tests for quantitative trait loci detection using full-sib families in different schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 76, pp.156-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Dufour</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t>
+              <w:t xml:space="preserve">, 1996, 53 (1), pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692215v1</w:t>
+                <w:t xml:space="preserve">hal-00883037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing multi-environment reference populations in perennials: Do's and don'ts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth meeting of the EUCARPIA Section Biometrics in Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Lapous</w:t>
+                <w:t xml:space="preserve">Advancing multi-environment genomic prediction with explainable deep learning in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Quesada-Traver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Magot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Day of Doctoral School VAAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">22nd EUCARPIA General Congres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665611v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing multi-environment genomic prediction with explainable deep learning in apple</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+                <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Guerra</w:t>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EUCARPIA General Congres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Scientific Day of Doctoral School VAAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717222v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AppleBIOME: Estudio del microbioma de manzano para obtener variedades más resilientes y cultivos más sostenibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz E García-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Argilés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Congreso de Mejora Genética de Plantas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cáceres, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de données “-omiques” pour prédire la résistance du pommier à la tavelure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Development of SNP molecular markers targeting the major apple scab resistance gene Rvi14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Cournol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau R2D2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665615v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Combinaison de données “-omiques” pour prédire la résistance du pommier à la tavelure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau R2D2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715733v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling genotype by environment interactions using genomic and environmental data in apple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Jung</w:t>
+                <w:t xml:space="preserve">Proposition of a SNP set to replace SSRs for standardized cultivar identification in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Muranty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marijn Rymenants</w:t>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715754v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of SNP molecular markers targeting the major apple scab resistance gene Rvi14</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryline Cournol</w:t>
+                <w:t xml:space="preserve">Modeling genotype by environment interactions using genomic and environmental data in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ester García-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijn Rymenants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716637v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to implement genomic selection in three Swiss apple breeding programs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Markus Kellerhals</w:t>
+                <w:t xml:space="preserve">MUNQ and PUNQ - A European and international apple and pear germplasm coding system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklaus Bolliger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matt Ordidge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022 31st International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761446v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and comparison of phenotypic methods for colour assessment and polyphenolic composition evaluation in red flesh apples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">Approaches to implement genomic selection in three Swiss apple breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Belin</w:t>
+                <w:t xml:space="preserve">Simone Bühlmann-Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kellerhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklaus Bolliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022 31st International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761470v1</w:t>
+                <w:t xml:space="preserve">hal-03761446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUNQ and PUNQ - A European and international apple and pear germplasm coding system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and comparison of phenotypic methods for colour assessment and polyphenolic composition evaluation in red flesh apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022 31st International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761477v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in apple: lessons from preliminary studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabi Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022- 31st International Horticultural congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine development of marker-assisted breeding (MAB) on apple and pear and new approaches for QTLs and major gene genotyping involved in disease resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022 31st International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting favourable alleles in Apple genetic resources using genomic selection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The apple refpop ? A multi-environment reference population for genomics-assisted breeding in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0178</w:t>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085916v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting favourable alleles in Apple genetic resources using genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabi Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
+              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086941v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing predictions for applying genomic selection to texture in Apple</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+                <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE (virtual 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain. pp.Abstract C0031</w:t>
+              <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099503v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apple refpop ? A multi-environment reference population for genomics-assisted breeding in apple</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimizing predictions for applying genomic selection to texture in Apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Bink</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Di Guardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0039</w:t>
+              <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE (virtual 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain. pp.Abstract C0031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098136v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedigree Inferences and Climate Adaptation in Scandinavian Heirloom Apple Cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Migicovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Myles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of SNP-based apple pedigree-identification to regionally specific germplasm collections and breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of multi-generation pedigrees involving numerous old apple cultivars thanks to whole-genome SNP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tartarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Ordidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la sélection génomique au sein de croisements bi-parentaux d’espèces pérennes fruitières génotypés par séquençage : point d’étape du projet FruitSelGen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic determinism of flowering/harvest period and several fruit sensory quality traits in apple by a Genome-Wide Association approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Analysis of genetic control of fruit size in apple using both multiple, pedigree-related and single full-sib families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco C.A.M. Bink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Eric van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut de Recherche en Horticulture et Semences (1345)., Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741530v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genetic control of fruit size in apple using both multiple, pedigree-related and single full-sib families</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Deciphering the genetic determinism of flowering/harvest period and several fruit sensory quality traits in apple by a Genome-Wide Association approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeki Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut de Recherche en Horticulture et Semences (1345)., Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797212v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection in apple: a multi ‐ year pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Genome Wide Association Study of two phenology traits (flowering time and maturity date) in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. meeting of the EucarpiaSection Biometrics in Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Sep 2015, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">14. EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796784v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Wide Association Study of two phenology traits (flowering time and maturity date) in apple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Genomic selection in apple: a multi ‐ year pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">14. meeting of the EucarpiaSection Biometrics in Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Sep 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742104v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection génomique: quelles données, comment les traiter ... ou l'alphabet Bayésien des généticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journée CaSciModOT (Calcul Scientifique et Modélisation Orléans Tours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Le Ripault, France. 29 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards marker informed poplar breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One cluster of genes governs qualitative resistance of four rust races in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Plant and animal genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment surmonter les difficultés des espèces forestières pour la recherche de QTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de m2ribel 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRIEG Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du marquage des extrêmes pour la détection de QTL : application au cas d'un diallèle merisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe de travail Marqueurs moléculaires chez les végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9418,2521 +9535,2521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of molecular mechanisms involved in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+                <w:t xml:space="preserve">Genomic prediction elucidates global genotype-by-environment interaction patterns for fruit firmness in apple (Malus domestica Borkh.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Edge-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Voss-Fels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Munyengwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrie Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085648v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction elucidates global genotype-by-environment interaction patterns for fruit firmness in apple (Malus domestica Borkh.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorrie Main</w:t>
+                <w:t xml:space="preserve">Identifying pleiotropic alleles in biotic stress resistance and exploring underlying molecular mechanisms for apple orchard durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085678v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying pleiotropic alleles in biotic stress resistance and exploring underlying molecular mechanisms for apple orchard durability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Development and preliminary analysis of a new multispecies genotyping array including apple and pear SNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Helene Muranty</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena López-Girona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
+              <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085632v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and preliminary analysis of a new multispecies genotyping array including apple and pear SNPs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Chagné</w:t>
+                <w:t xml:space="preserve">Investigation of molecular mechanisms involved in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
+              <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085584v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of SNP molecular markers linked to the major rosy apple aphid resistance gene Dp-fl on a large diversity panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Muranty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of cider apple cultivars using SSR Markers: Insights into genetic differentiation and implications for cider production in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Ordidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies to detect new resistance alleles for apple scab and fire blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laval Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DynaGev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AppleBIOME: Microbiome and genetic analysis in apple germplasm towards broadening genetic resources to breed for resilient varieties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Didelot</w:t>
+                <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Guerra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
+              <w:t xml:space="preserve">XVI EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716736v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AppleBIOME: Microbiome and genetic analysis in apple germplasm towards broadening genetic resources to breed for resilient varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Magot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Argilés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Bradlwarter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
+              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665619v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The apple-REFPOP, an apple tree population dedicated to multi-trait genomic selection in a multi-environment design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco C. A. M. Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acta Horticulturae, 620, 2019, Proceedings of the XV EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in apple: a multiple years pilot study on quantitative and ordinal traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Al Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Eucarpia Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bologna, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide selection in apple: A pilot study in European breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Al Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and challenges in pedigree-based QTL analysis utilizing high density marker data on related full sib families: A case study on fruit firmness in apple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco C. A. M. Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Kruisselbrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roeland Voorrips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Iezzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping loci for pest and disease resistance and hybrid necrosis in pear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Perchepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent G. M. Bus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population genomics approach for unraveling the genetic bases of differentiation between dessert and cider apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pipeline for robust marker calling from Infinium SNP arrays for diploid crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Eric van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Di Guardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herma Koehorst-van Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noordijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Markers in Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Riva del Garda, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping for fire blight and pear psylla resistance in an interspecific pear population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Annual Congress Italian Society of Agricultural Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Foggia, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METAGENE, a simulation tool based on finite loci approaches: new developments to consider phenotypic plasticity in forest tree breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apha Niango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study in marker‐assisted breeding for disease resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of QTLs by genotyping parents involved in a mating design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; animal genome V conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1997, San Diego, France. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11942,269 +12059,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture and genomic prediction accuracy of apple quantitative traits across environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Infinium and Axiom SNP array data in the outcrossing species Malus × domestica and causes for seemingly incompatible calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Troggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12214,114 +12331,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de plans de croisements pour la recherche de QTL chez les arbres forestiers; exemple d'un diallèle merisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02840743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12389,51 +12506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CF7B290"/>
+    <w:nsid w:val="26CB85F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12620,51 +12737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-muranty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3956-3807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915365v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Quesada-Traver" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Aranzana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae319" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Muranty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Howard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04917296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rymenants" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Luby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10313" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Auwerkerken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Howard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Luby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van de Weg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Durel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denanc&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1307.36" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Silverstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poets" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00637-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07565-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00370-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00408-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cr&#233;pin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2171-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862193" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aranzana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0016-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Kunihisa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Okada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Shimizu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Honda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-017-1864-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Adele Di Pierro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gianfranceschi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Koehors van Putten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kruisselbrink" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.57" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Sadok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2015.60" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12270" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0901-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Wei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaigang Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2011.01795.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K694343K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01740.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D97D0E297AC89FF53DF1B98DD9018483392DAE6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Pavoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jaudeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta Radek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-008-9248-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NXMG3SM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729831v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaudeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Radek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomar'Ch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01308.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2296C33E5AAE7FE9BE45D2A22360E78022A8C330/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189676v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Worland" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Law" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693224v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684553v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6884880" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686045v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Santi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le P&#226;ques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689029v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717222v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Yates" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz E Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nogales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pradas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lozano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Argil&#233;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665615v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Howard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715754v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ester Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Rymenants" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716637v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761446v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone B&#252;hlmann-Sch&#252;tz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Hodel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kellerhals" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Bolliger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Ordidge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761529v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085916v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099503v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098136v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Larsen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Migicovsky" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Myles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734960v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. van de Weg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tartarini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797212v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C.A.M. Bink" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eric van de Weg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742104v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773939v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085678v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edge-Garza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Voss-Fels" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Munyengwa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ross" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrie Main" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galleron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085606v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ferrer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Irisarri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval Jacquin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716736v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bradlwarter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Didelot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665619v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/members/symposiaa?action=abstractforcoauthor&amp;amp;abstractforcoauthorlink=zKXtwXmKoXMb-27829-DrikXtwXm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455981v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209968v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Voorrips" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. M. Bus" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209970v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209967v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Koehorst-van Putten" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Longhi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noordijk" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Renault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662882v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paques" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478738v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961377v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-muranty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3956-3807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05612711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina H&#228;nni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-026-01666-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Quesada-Traver" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Aranzana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae319" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Muranty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Howard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04917296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rymenants" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Luby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Auwerkerken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Nybom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab420" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Silverstein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poets" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00637-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Howard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Luby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van de Weg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Durel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denanc&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1307.36" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07565-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00408-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562045v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cr&#233;pin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2171-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00370-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862193" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aranzana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0016-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Kunihisa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Okada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Shimizu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Honda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-017-1864-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Adele Di Pierro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gianfranceschi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Koehors van Putten" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kruisselbrink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.57" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455980v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0901-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Sadok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2015.60" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12270" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Wei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaigang Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2011.01795.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K694343K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01740.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D97D0E297AC89FF53DF1B98DD9018483392DAE6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Pavoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jaudeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta Radek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-008-9248-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NXMG3SM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729831v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaudeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Radek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomar'Ch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01308.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2296C33E5AAE7FE9BE45D2A22360E78022A8C330/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Worland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Law" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6884880" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689029v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Santi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le P&#226;ques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328653v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717222v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Yates" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz E Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nogales" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pradas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lozano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Argil&#233;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716637v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665615v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715733v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Howard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ester Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Rymenants" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Ordidge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761446v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone B&#252;hlmann-Sch&#252;tz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Hodel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kellerhals" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Bolliger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761429v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761529v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098136v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085916v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099503v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Larsen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Migicovsky" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Myles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734960v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. van de Weg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788640v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tartarini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ordidge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C.A.M. Bink" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eric van de Weg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742104v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796784v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807557v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773939v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085678v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edge-Garza" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Voss-Fels" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Munyengwa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ross" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrie Main" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085632v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galleron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085666v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085606v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ferrer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Irisarri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728149v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval Jacquin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665619v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716736v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bradlwarter" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Didelot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738295v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/members/symposiaa?action=abstractforcoauthor&amp;amp;abstractforcoauthorlink=zKXtwXmKoXMb-27829-DrikXtwXm" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455981v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifai" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209965v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209968v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Voorrips" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209969v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. M. Bus" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209970v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Koehorst-van Putten" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Longhi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noordijk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209966v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Renault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662882v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paques" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961377v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840743v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>