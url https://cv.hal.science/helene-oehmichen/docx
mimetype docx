--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -579,269 +579,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une clientèle envahissante ? Les temporalités des avocat·es en droit de la famille</w:t>
+                <w:t xml:space="preserve">Justice familiale : tribunaux à l’arrêt, inégalités aggravées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Flécher</w:t>
+                <w:t xml:space="preserve">Céline Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mille</w:t>
+                <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Oehmichen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Schütz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967402v1</w:t>
+                <w:t xml:space="preserve">hal-03054070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice familiale : tribunaux à l’arrêt, inégalités aggravées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une clientèle envahissante ? Les temporalités des avocat·es en droit de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Oehmichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bessière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Oehmichen</w:t>
+                <w:t xml:space="preserve">Gabrielle Schütz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.7292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054070v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe, le genre, le territoire : les inégalités procédurales dans la justice familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Gollac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1054,90 +1054,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents au tribunal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Gollac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNAF. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1163,103 +1163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et inégalités au prisme des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Gollac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 17.41, Mission de Recherche Droit et Justice. 2019, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1330,51 +1330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales : « Pour sauver des vies, un SMS ne suffira pas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'occuper des enfants, un truc de meufs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Minoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,51 +1853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Hargis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04610753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7374" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7292" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Viedrov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03228599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Zaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bilbaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oemichen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Palain Sainte-Agathe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Hargis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04610753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7374" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7292" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Viedrov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03228599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Zaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bilbaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oemichen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Palain Sainte-Agathe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>